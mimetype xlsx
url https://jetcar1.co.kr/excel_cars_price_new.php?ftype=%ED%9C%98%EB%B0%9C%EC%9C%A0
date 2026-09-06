--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L699"/>
+  <dimension ref="A1:L506"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -284,26161 +284,19119 @@
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>495,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K3" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L3" s="3" t="inlineStr">
+        <is>
+          <t>462,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B4" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C4" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 가솔린 1.6 GTe [2027년형] 아이코닉</t>
+        </is>
+      </c>
+      <c r="D4" s="4" t="inlineStr">
+        <is>
+          <t>카멜 브라운 인조 가죽시트 패키지</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr">
+        <is>
+          <t>클라우드 펄</t>
+        </is>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J4" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K3" s="3" t="inlineStr">
+      <c r="K4" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L3" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J4" s="3" t="inlineStr">
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K4" s="3" t="inlineStr">
+      <c r="K5" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L4" s="3" t="inlineStr">
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C6" s="4" t="inlineStr">
+        <is>
+          <t>기아 레이 가솔린 1.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D6" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 8인치내비게이션, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
         <is>
           <t>473,000</t>
-        </is>
-[...86 lines deleted...]
-          <t>781,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>759,000</t>
+          <t>451,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>109하8443</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>아르카나 가솔린 1.6 GTe [2027년형] 아이코닉</t>
+          <t>아르카나 1.6 GTe Iconic</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>카멜 브라운 인조 가죽시트 패키지</t>
+          <t>카멜브라운 인조 가죽 시트 패키지, BOSE서
+라운드 사운드 시스템(서브 우퍼 포함 9스피커
+), 360도 어라운드뷰 모니터 + 사각지대 
+경보시스템 + 후방교차 충돌 경보 시슽템, 클
+라우드 펄 외장컬러</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>클라우드 펄</t>
+          <t>클라우드펄</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>53</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>561,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>53</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>528,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K10" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>53</t>
         </is>
       </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>506,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>133호1924</t>
+          <t>151호2279</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴코나 가솔린 1.6 터보 2WD H-PICK</t>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>하이패스, 빌트인 캠 2 &amp; 증강현실 내비게이
-션, 내비게이션</t>
+          <t>선루프			 			</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>547,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A12" s="3"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>517,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>181하5327</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 프리미엄</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 선루프</t>
+        </is>
+      </c>
+      <c r="E14" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F14" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J14" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K13" s="3" t="inlineStr">
+      <c r="K14" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L13" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J14" s="3" t="inlineStr">
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K14" s="3" t="inlineStr">
+      <c r="K15" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L14" s="3" t="inlineStr">
-[...22 lines deleted...]
-      <c r="E15" s="3" t="inlineStr">
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>151호2282</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 인스퍼
+레이션</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>선루프</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F15" s="3" t="inlineStr">
+      <c r="F16" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G15" s="3" t="inlineStr">
+      <c r="G16" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H15" s="3" t="inlineStr">
+      <c r="H16" s="3" t="inlineStr">
         <is>
           <t>26년07월</t>
         </is>
       </c>
-      <c r="I15" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K15" s="3" t="inlineStr">
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L15" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
-          <t>594,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>572,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>109하8231</t>
+          <t>142호 6726 
+/ 6728 / 6
+731</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
-루시브</t>
+          <t>아르카나 1.6 GTe 아이코닉</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
+          <t>360도 어라운드 뷰 모니터, 사각지대 경보 
+시스템 (BSW) 후방 충돌 경보 시스템 (R
+CTA), 블랙 인조가죽시트</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트펄</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H18" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I18" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B20" s="4" t="inlineStr">
+        <is>
+          <t>151호2347</t>
+        </is>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F20" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G20" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I20" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J20" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K19" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K21" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E22" s="3" t="inlineStr">
+      <c r="K22" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L22" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>151호2344 /
+ 2345</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 PLUS</t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F22" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G22" s="3" t="inlineStr">
+      <c r="F23" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G23" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H22" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I23" s="3"/>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I23" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J23" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E25" s="3" t="inlineStr">
+      <c r="A25" s="3"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K25" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B26" s="4" t="inlineStr">
+        <is>
+          <t>109허7001</t>
+        </is>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>뉴 G80 가솔린 3.5 터보 2WD 기본형</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스 패키지, 2열 컴포트 패키지, 파퓰
+러 패키지Ⅰ</t>
+        </is>
+      </c>
+      <c r="E26" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F25" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G25" s="3" t="inlineStr">
+      <c r="F26" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G26" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H25" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I25" s="3" t="inlineStr">
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>26년02월</t>
+        </is>
+      </c>
+      <c r="I26" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
-      <c r="J25" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E28" s="3" t="inlineStr">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K28" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>HA</t>
+        </is>
+      </c>
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>116하2726</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>2027모닝 해치백 프레스티지 A/T 칼라패키지</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E29" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F28" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G28" s="3" t="inlineStr">
+      <c r="F29" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G29" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H28" s="3" t="inlineStr">
+      <c r="H29" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
-      <c r="I28" s="3" t="inlineStr">
-[...29 lines deleted...]
-      <c r="I29" s="3"/>
+      <c r="I29" s="3" t="inlineStr">
+        <is>
+          <t>KM</t>
+        </is>
+      </c>
       <c r="J29" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A31" s="3"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>370,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>HU1</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>151호2249</t>
+          <t>133하7544</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+          <t>그랑콜레오스 2.0 터보 아이코닉 2WD</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>파노라마선루프, 파킹어시스트, 현대스마트센스1</t>
+          <t>AR-HUD,프레임리스룸미러,프리미엄사운드,엑
+티스노이즈캔슬레이션</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>26년05월</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J34" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>1,120,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A37" s="3"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="3"/>
-[...1 lines deleted...]
-      <c r="C39" s="4"/>
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>116호8203 /
+ 8204</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트 셀렉션 (라운지브라운시트)</t>
+        </is>
+      </c>
       <c r="D39" s="4"/>
-      <c r="E39" s="3"/>
-[...3 lines deleted...]
-      <c r="I39" s="3"/>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J39" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A40" s="3"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K42" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L42" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="3"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="4"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K42" s="3" t="inlineStr">
-[...33 lines deleted...]
-      <c r="E43" s="3" t="inlineStr">
+      <c r="K43" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L43" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t>116호 8151</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D44" s="4"/>
+      <c r="E44" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F43" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G43" s="3" t="inlineStr">
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H43" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I44" s="3"/>
+      <c r="H44" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I44" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A46" s="3"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K47" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L47" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="3"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="4"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K47" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E48" s="3" t="inlineStr">
+      <c r="K48" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L48" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>116호8166</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 5인승 익스클루시브 어비스블랙펄 (블랙
+시트)</t>
+        </is>
+      </c>
+      <c r="D49" s="4"/>
+      <c r="E49" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F48" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" s="3" t="inlineStr">
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G49" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H48" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I49" s="3"/>
+      <c r="H49" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I49" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A50" s="3"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="4"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A52" s="3"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="4"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>1,750,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="3"/>
-[...1 lines deleted...]
-      <c r="C54" s="4"/>
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B54" s="4" t="inlineStr">
+        <is>
+          <t>116호 8167 
+/ 8168 / 8
+169 / 8170</t>
+        </is>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 5인승 익스클루시브 (블랙시트)</t>
+        </is>
+      </c>
       <c r="D54" s="4"/>
-      <c r="E54" s="3"/>
-[...3 lines deleted...]
-      <c r="I54" s="3"/>
+      <c r="E54" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F54" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G54" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H54" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I54" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>1,800,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A55" s="3"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E58" s="3" t="inlineStr">
+      <c r="A58" s="3"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
+      <c r="J58" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K58" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L58" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B59" s="4" t="inlineStr">
+        <is>
+          <t>116호 7827</t>
+        </is>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.5 아너스 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D59" s="4"/>
+      <c r="E59" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F58" s="3" t="inlineStr">
+      <c r="F59" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G58" s="3" t="inlineStr">
+      <c r="G59" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H58" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I59" s="3"/>
+      <c r="H59" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I59" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3"/>
       <c r="B61" s="4"/>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K62" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L62" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="3"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L63" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B64" s="4" t="inlineStr">
+        <is>
+          <t>116호8148 /
+ 8199 / 82
+00 / 8201</t>
+        </is>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트 셀렉션 오로라블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D64" s="4"/>
+      <c r="E64" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F64" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G64" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H64" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I64" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J64" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K62" s="3" t="inlineStr">
-[...62 lines deleted...]
-      <c r="K63" s="3" t="inlineStr">
+      <c r="K64" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
-      <c r="L63" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3"/>
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K67" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L67" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="3"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
+      <c r="J68" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K68" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L68" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B69" s="4" t="inlineStr">
+        <is>
+          <t>116호8189 /
+ 8193 / 81
+94</t>
+        </is>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 디에센셜 (베이지/오렌지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인, 17인치알로이휠, 실내컬러패
+키지</t>
+        </is>
+      </c>
+      <c r="E69" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F69" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G69" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H69" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I69" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J69" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K67" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3"/>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A72" s="3"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
           <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="3"/>
-[...7 lines deleted...]
-      <c r="I74" s="3"/>
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>116호8127 /
+ 8128 / 81
+29 / 8130</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E74" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F74" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G74" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H74" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I74" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J74" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3"/>
       <c r="B76" s="4"/>
       <c r="C76" s="4"/>
       <c r="D76" s="4"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A77" s="3"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
       <c r="D77" s="4"/>
-      <c r="E77" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
+      <c r="H77" s="3"/>
+      <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="3"/>
-[...7 lines deleted...]
-      <c r="I79" s="3"/>
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B79" s="4" t="inlineStr">
+        <is>
+          <t>116호 7985 
+/ 8044</t>
+        </is>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2</t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H79" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I79" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J79" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3"/>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A82" s="3"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
       <c r="D82" s="4"/>
-      <c r="E82" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="3"/>
-[...7 lines deleted...]
-      <c r="I84" s="3"/>
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B84" s="4" t="inlineStr">
+        <is>
+          <t>116호8143 /
+ 8144</t>
+        </is>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠</t>
+        </is>
+      </c>
+      <c r="E84" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F84" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G84" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H84" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I84" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3"/>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A87" s="3"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
       <c r="J87" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="3"/>
-[...7 lines deleted...]
-      <c r="I89" s="3"/>
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B89" s="4" t="inlineStr">
+        <is>
+          <t>116호8187 /
+ 8188 / 81
+95 / 8196 
+/ 8197</t>
+        </is>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 디에센셜 언블리치드아이보리 (베이지/오렌
+지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어 디자인, 17인치 알로이휠 패키지,
+ 실내컬러패키지</t>
+        </is>
+      </c>
+      <c r="E89" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F89" s="3" t="inlineStr">
+        <is>
+          <t>아이보리</t>
+        </is>
+      </c>
+      <c r="G89" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H89" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I89" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>565,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3"/>
       <c r="B91" s="4"/>
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>545,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A92" s="3"/>
+      <c r="B92" s="4"/>
+      <c r="C92" s="4"/>
       <c r="D92" s="4"/>
-      <c r="E92" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="3"/>
-[...7 lines deleted...]
-      <c r="I94" s="3"/>
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B94" s="4" t="inlineStr">
+        <is>
+          <t>116호8208</t>
+        </is>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 메탈릭블랙 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>보스서라운드사운드시스템</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F94" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H94" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I94" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3"/>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A97" s="3"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
       <c r="D97" s="4"/>
-      <c r="E97" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="3"/>
-[...1 lines deleted...]
-      <c r="C99" s="4"/>
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B99" s="4" t="inlineStr">
+        <is>
+          <t>116호 8133</t>
+        </is>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8</t>
+        </is>
+      </c>
       <c r="D99" s="4"/>
-      <c r="E99" s="3"/>
-[...3 lines deleted...]
-      <c r="I99" s="3"/>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F99" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I99" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3"/>
       <c r="B100" s="4"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3"/>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A102" s="3"/>
+      <c r="B102" s="4"/>
+      <c r="C102" s="4"/>
+      <c r="D102" s="4"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
+      <c r="H102" s="3"/>
+      <c r="I102" s="3"/>
       <c r="J102" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3"/>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="3"/>
-[...7 lines deleted...]
-      <c r="I104" s="3"/>
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B104" s="4" t="inlineStr">
+        <is>
+          <t>116호8141 /
+ 8178</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 1.6T 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>네비게이션</t>
+        </is>
+      </c>
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F104" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H104" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I104" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
           <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3"/>
       <c r="B105" s="4"/>
       <c r="C105" s="4"/>
       <c r="D105" s="4"/>
       <c r="E105" s="3"/>
       <c r="F105" s="3"/>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
           <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3"/>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="3"/>
       <c r="F106" s="3"/>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
           <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A107" s="3"/>
+      <c r="B107" s="4"/>
+      <c r="C107" s="4"/>
+      <c r="D107" s="4"/>
+      <c r="E107" s="3"/>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
+      <c r="H107" s="3"/>
+      <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="3"/>
-[...7 lines deleted...]
-      <c r="I109" s="3"/>
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B109" s="4" t="inlineStr">
+        <is>
+          <t>116호8146</t>
+        </is>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I109" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>1,040,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3"/>
       <c r="B111" s="4"/>
       <c r="C111" s="4"/>
       <c r="D111" s="4"/>
       <c r="E111" s="3"/>
       <c r="F111" s="3"/>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="J111" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A112" s="3"/>
+      <c r="B112" s="4"/>
+      <c r="C112" s="4"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
       <c r="J112" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3"/>
       <c r="B113" s="4"/>
       <c r="C113" s="4"/>
       <c r="D113" s="4"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="3"/>
-[...7 lines deleted...]
-      <c r="I114" s="3"/>
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B114" s="4" t="inlineStr">
+        <is>
+          <t>116호8160</t>
+        </is>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T T7 라떼그레이지</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E114" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F114" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G114" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H114" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I114" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3"/>
       <c r="B115" s="4"/>
       <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="3"/>
       <c r="F115" s="3"/>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3"/>
       <c r="B116" s="4"/>
       <c r="C116" s="4"/>
       <c r="D116" s="4"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="3" t="inlineStr">
-[...16 lines deleted...]
-      </c>
+      <c r="A117" s="3"/>
+      <c r="B117" s="4"/>
+      <c r="C117" s="4"/>
       <c r="D117" s="4"/>
-      <c r="E117" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>579,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3"/>
       <c r="B118" s="4"/>
       <c r="C118" s="4"/>
       <c r="D118" s="4"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>559,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="3"/>
-[...1 lines deleted...]
-      <c r="C119" s="4"/>
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B119" s="4" t="inlineStr">
+        <is>
+          <t>116호 8164</t>
+        </is>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
       <c r="D119" s="4"/>
-      <c r="E119" s="3"/>
-[...3 lines deleted...]
-      <c r="I119" s="3"/>
+      <c r="E119" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F119" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G119" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H119" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I119" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J119" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
-          <t>539,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3"/>
       <c r="B120" s="4"/>
       <c r="C120" s="4"/>
       <c r="D120" s="4"/>
       <c r="E120" s="3"/>
       <c r="F120" s="3"/>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="J120" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>519,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>499,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A122" s="3"/>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
+      <c r="D122" s="4"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="3"/>
-[...1 lines deleted...]
-      <c r="C124" s="4"/>
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B124" s="4" t="inlineStr">
+        <is>
+          <t>116호8242/8
+244</t>
+        </is>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>그랑콜레오스 2.0T 아이코닉 클라우드펄 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D124" s="4"/>
-      <c r="E124" s="3"/>
-[...3 lines deleted...]
-      <c r="I124" s="3"/>
+      <c r="E124" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F124" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G124" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H124" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I124" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J124" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K124" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3"/>
       <c r="B125" s="4"/>
       <c r="C125" s="4"/>
       <c r="D125" s="4"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="J125" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>825,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A127" s="3"/>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
       <c r="D127" s="4"/>
-      <c r="E127" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3"/>
+      <c r="I127" s="3"/>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>1,030,000</t>
+          <t>775,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="D128" s="4"/>
       <c r="E128" s="3"/>
       <c r="F128" s="3"/>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="3"/>
-[...7 lines deleted...]
-      <c r="I129" s="3"/>
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B129" s="4" t="inlineStr">
+        <is>
+          <t>116호8215/8
+216/8217/8
+218/8219/8
+220</t>
+        </is>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (카멜브라운
+시트)</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>카멜브라운인조가죽시트패키지</t>
+        </is>
+      </c>
+      <c r="E129" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F129" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G129" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H129" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I129" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3"/>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="3"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="J130" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L130" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3"/>
       <c r="B131" s="4"/>
       <c r="C131" s="4"/>
       <c r="D131" s="4"/>
       <c r="E131" s="3"/>
       <c r="F131" s="3"/>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="J131" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A132" s="3"/>
+      <c r="B132" s="4"/>
+      <c r="C132" s="4"/>
       <c r="D132" s="4"/>
-      <c r="E132" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E132" s="3"/>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
+      <c r="H132" s="3"/>
+      <c r="I132" s="3"/>
       <c r="J132" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L132" s="3" t="inlineStr">
         <is>
-          <t>705,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3"/>
       <c r="B133" s="4"/>
       <c r="C133" s="4"/>
       <c r="D133" s="4"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="3"/>
-[...7 lines deleted...]
-      <c r="I134" s="3"/>
+      <c r="A134" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B134" s="4" t="inlineStr">
+        <is>
+          <t>116호 8210 
+/ 8211 / 8
+212 / 8213
+ / 8214</t>
+        </is>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 어반그레이 (카멜브라운
+시트)</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>카멜브라운인조가죽시트패키지</t>
+        </is>
+      </c>
+      <c r="E134" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F134" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G134" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H134" s="3" t="inlineStr">
+        <is>
+          <t>26년09월</t>
+        </is>
+      </c>
+      <c r="I134" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3"/>
       <c r="B135" s="4"/>
       <c r="C135" s="4"/>
       <c r="D135" s="4"/>
       <c r="E135" s="3"/>
       <c r="F135" s="3"/>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="J135" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3"/>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="3"/>
       <c r="F136" s="3"/>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="J136" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A137" s="3"/>
+      <c r="B137" s="4"/>
+      <c r="C137" s="4"/>
+      <c r="D137" s="4"/>
+      <c r="E137" s="3"/>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
+      <c r="H137" s="3"/>
+      <c r="I137" s="3"/>
       <c r="J137" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3"/>
       <c r="B138" s="4"/>
       <c r="C138" s="4"/>
       <c r="D138" s="4"/>
       <c r="E138" s="3"/>
       <c r="F138" s="3"/>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="J138" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="3"/>
-[...7 lines deleted...]
-      <c r="I139" s="3"/>
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>MK</t>
+        </is>
+      </c>
+      <c r="B139" s="4" t="inlineStr">
+        <is>
+          <t>106하1480</t>
+        </is>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 가솔린 2.0 CVVL S트림.</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>빌트인 캠 2</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F139" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G139" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H139" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I139" s="3" t="inlineStr">
+        <is>
+          <t>19KM</t>
+        </is>
+      </c>
       <c r="J139" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3"/>
       <c r="B140" s="4"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3"/>
       <c r="B141" s="4"/>
       <c r="C141" s="4"/>
       <c r="D141" s="4"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B142" s="4" t="inlineStr">
         <is>
-          <t>116호7761</t>
+          <t>154호 3693 
+3694</t>
         </is>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>모닝 1.0 트렌디 밀키베이지 (블랙시트)</t>
+          <t>The new  카니발 3.5 9인승  프레스티지 </t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>16인치휠 컴포트 컨비니언스 내비 버튼스마트키
- 스타일</t>
+          <t>드라이브와이즈,스타일,12.7인치클러스터,컨비
+언스,모니터링팩</t>
         </is>
       </c>
       <c r="E142" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
-          <t>베이지</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I142" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J142" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3"/>
       <c r="B143" s="4"/>
       <c r="C143" s="4"/>
       <c r="D143" s="4"/>
       <c r="E143" s="3"/>
       <c r="F143" s="3"/>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="J143" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="3"/>
-[...7 lines deleted...]
-      <c r="I144" s="3"/>
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B144" s="4" t="inlineStr">
+        <is>
+          <t>154호3695 3
+696</t>
+        </is>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>The new  카니발 3.5 9인승  프레스티지 </t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,스타일,12.7인치클러스터,컨비
+언스,모니터링팩</t>
+        </is>
+      </c>
+      <c r="E144" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F144" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G144" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H144" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I144" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J144" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
       <c r="D145" s="4"/>
       <c r="E145" s="3"/>
       <c r="F145" s="3"/>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="J145" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K145" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L145" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B146" s="4" t="inlineStr">
+        <is>
+          <t>154호3715</t>
+        </is>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>The new  카니발 3.5 9인승  프레스티지 </t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,스타일,12.3인치클러스터,컨비
+언스,모니터링팩</t>
+        </is>
+      </c>
+      <c r="E146" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F146" s="3" t="inlineStr">
+        <is>
+          <t>판테라 메탈</t>
+        </is>
+      </c>
+      <c r="G146" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H146" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I146" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J146" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K145" s="3" t="inlineStr">
+      <c r="K146" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L146" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="3"/>
+      <c r="B147" s="4"/>
+      <c r="C147" s="4"/>
+      <c r="D147" s="4"/>
+      <c r="E147" s="3"/>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
+      <c r="H147" s="3"/>
+      <c r="I147" s="3"/>
+      <c r="J147" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L145" s="3" t="inlineStr">
-[...58 lines deleted...]
-      <c r="G147" s="3" t="inlineStr">
+      <c r="K147" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L147" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B148" s="4" t="inlineStr">
+        <is>
+          <t>133하3560</t>
+        </is>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>HUD+빌트인캠2, 드라이브와이즈, 컴포트, 
+스타일-클러스터, 스타일, 크렐사운드, 스마트
+커넥트</t>
+        </is>
+      </c>
+      <c r="E148" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F148" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G148" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H147" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I148" s="3"/>
+      <c r="H148" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I148" s="3" t="inlineStr">
+        <is>
+          <t>9,705KM</t>
+        </is>
+      </c>
       <c r="J148" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
       <c r="D149" s="4"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K149" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L149" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B150" s="4" t="inlineStr">
+        <is>
+          <t>133하3673</t>
+        </is>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>르노코리아 아르카나 1.6 가솔린 아이코닉</t>
+        </is>
+      </c>
+      <c r="D150" s="4"/>
+      <c r="E150" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F150" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G150" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H150" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I150" s="3" t="inlineStr">
+        <is>
+          <t>46,013KM</t>
+        </is>
+      </c>
+      <c r="J150" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K149" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="3"/>
       <c r="F151" s="3"/>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B152" s="4" t="inlineStr">
         <is>
-          <t>116호7558</t>
+          <t>133하3887</t>
         </is>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+          <t>그랑 콜레오스 가솔린 2.0 터보 2WD 에스프리 알핀</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지</t>
+          <t>증강현실 헤드업 디스플레이(AR-HUD)+차음
+ 윈드 실드 글라스, [기본] 메탈릭 블랙 루
+프 (외장색 메탈릭 블랙 제외)</t>
         </is>
       </c>
       <c r="E152" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H152" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>24년12월</t>
         </is>
       </c>
       <c r="I152" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>20,350KM</t>
         </is>
       </c>
       <c r="J152" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="3"/>
-[...7 lines deleted...]
-      <c r="I154" s="3"/>
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B154" s="4" t="inlineStr">
+        <is>
+          <t>133하4756</t>
+        </is>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴투싼 가솔린 1.6 터보 2WD H-PICK</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트Ⅰ</t>
+        </is>
+      </c>
+      <c r="E154" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F154" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G154" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H154" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I154" s="3" t="inlineStr">
+        <is>
+          <t>15,117KM</t>
+        </is>
+      </c>
       <c r="J154" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L154" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3"/>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
       <c r="D155" s="4"/>
       <c r="E155" s="3"/>
       <c r="F155" s="3"/>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="J155" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="3"/>
-[...7 lines deleted...]
-      <c r="I156" s="3"/>
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B156" s="4" t="inlineStr">
+        <is>
+          <t>133호1839</t>
+        </is>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E156" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F156" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G156" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H156" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I156" s="3" t="inlineStr">
+        <is>
+          <t>6,151KM</t>
+        </is>
+      </c>
       <c r="J156" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K156" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L156" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A157" s="3"/>
+      <c r="B157" s="4"/>
+      <c r="C157" s="4"/>
       <c r="D157" s="4"/>
-      <c r="E157" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G157" s="3" t="inlineStr">
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+      <c r="I157" s="3"/>
+      <c r="J157" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K157" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L157" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B158" s="4" t="inlineStr">
+        <is>
+          <t>133하4736</t>
+        </is>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E158" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F158" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G158" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H157" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I158" s="3"/>
+      <c r="H158" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I158" s="3" t="inlineStr">
+        <is>
+          <t>15,124KM</t>
+        </is>
+      </c>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K159" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L159" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B160" s="4" t="inlineStr">
+        <is>
+          <t>133하4834</t>
+        </is>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E160" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F160" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G160" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H160" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I160" s="3" t="inlineStr">
+        <is>
+          <t>4,460KM</t>
+        </is>
+      </c>
+      <c r="J160" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K159" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3"/>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="J161" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B162" s="4" t="inlineStr">
         <is>
-          <t>116호7920/7
-921</t>
+          <t>133하4424</t>
         </is>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t>토레스 1.5T T7</t>
-[...2 lines deleted...]
-      <c r="D162" s="4"/>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
       <c r="E162" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H162" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I162" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>23,106KM</t>
         </is>
       </c>
       <c r="J162" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
-          <t>705,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3"/>
       <c r="B163" s="4"/>
       <c r="C163" s="4"/>
       <c r="D163" s="4"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
-      <c r="A164" s="3"/>
-[...7 lines deleted...]
-      <c r="I164" s="3"/>
+      <c r="A164" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B164" s="4" t="inlineStr">
+        <is>
+          <t>133하4404</t>
+        </is>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>테크놀로지 패키지</t>
+        </is>
+      </c>
+      <c r="E164" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F164" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G164" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H164" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I164" s="3" t="inlineStr">
+        <is>
+          <t>12,273KM</t>
+        </is>
+      </c>
       <c r="J164" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3"/>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K165" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="3"/>
-[...7 lines deleted...]
-      <c r="I166" s="3"/>
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>BL</t>
+        </is>
+      </c>
+      <c r="B166" s="4" t="inlineStr">
+        <is>
+          <t>106호3948</t>
+        </is>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴투싼 가솔린 1.6 터보 2WD 모던</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어내비 I, 현대스마트센스, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E166" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F166" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G166" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H166" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I166" s="3" t="inlineStr">
+        <is>
+          <t>37,300KM</t>
+        </is>
+      </c>
       <c r="J166" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L166" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B167" s="4" t="inlineStr">
         <is>
-          <t>116호7843</t>
+          <t>106호9051</t>
         </is>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (브라운시트
-[...8 lines deleted...]
-      </c>
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D167" s="4"/>
       <c r="E167" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H167" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>24년12월</t>
         </is>
       </c>
       <c r="I167" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>23,500KM</t>
         </is>
       </c>
       <c r="J167" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K167" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>589,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3"/>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K168" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L168" s="3" t="inlineStr">
         <is>
-          <t>569,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3"/>
       <c r="B169" s="4"/>
       <c r="C169" s="4"/>
       <c r="D169" s="4"/>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="J169" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>549,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3"/>
       <c r="B170" s="4"/>
       <c r="C170" s="4"/>
       <c r="D170" s="4"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>529,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3"/>
       <c r="B171" s="4"/>
       <c r="C171" s="4"/>
       <c r="D171" s="4"/>
       <c r="E171" s="3"/>
       <c r="F171" s="3"/>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="J171" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
-          <t>509,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B172" s="4" t="inlineStr">
         <is>
-          <t>116호7848</t>
+          <t>106호4778</t>
         </is>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTE 아이코닉 (블랙시트)</t>
+          <t>The K5자가용GSL2.0프레스티지</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
-          <t>어라운드뷰모니터+사각지대경보시스템+후방충돌경보
-시스템</t>
+          <t>컴포트,드라이브와이즈,스타일</t>
         </is>
       </c>
       <c r="E172" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>스노우화이트펄</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H172" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I172" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>16,000KM</t>
         </is>
       </c>
       <c r="J172" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K172" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L172" s="3" t="inlineStr">
         <is>
-          <t>589,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3"/>
       <c r="B173" s="4"/>
       <c r="C173" s="4"/>
       <c r="D173" s="4"/>
       <c r="E173" s="3"/>
       <c r="F173" s="3"/>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="J173" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
-          <t>569,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3"/>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K174" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>549,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3"/>
       <c r="B175" s="4"/>
       <c r="C175" s="4"/>
       <c r="D175" s="4"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="J175" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>529,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3"/>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>509,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B177" s="4" t="inlineStr">
         <is>
-          <t>116호7939</t>
+          <t>106호6692</t>
         </is>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지스페셜 아스트로그레이(블랙시트
-[...7 lines deleted...]
-      </c>
+          <t>MINI Countryman S ALL4</t>
+        </is>
+      </c>
+      <c r="D177" s="4"/>
       <c r="E177" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>레드</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H177" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>25년02월</t>
         </is>
       </c>
       <c r="I177" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>200KM</t>
         </is>
       </c>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3"/>
       <c r="B179" s="4"/>
       <c r="C179" s="4"/>
       <c r="D179" s="4"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="J179" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3"/>
       <c r="B180" s="4"/>
       <c r="C180" s="4"/>
       <c r="D180" s="4"/>
       <c r="E180" s="3"/>
       <c r="F180" s="3"/>
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="3"/>
-[...1 lines deleted...]
-      <c r="C181" s="4"/>
+      <c r="A181" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B181" s="4" t="inlineStr">
+        <is>
+          <t>106호6738</t>
+        </is>
+      </c>
+      <c r="C181" s="4" t="inlineStr">
+        <is>
+          <t>MINI Countryman S ALL4 Favoure
+d</t>
+        </is>
+      </c>
       <c r="D181" s="4"/>
-      <c r="E181" s="3"/>
-[...3 lines deleted...]
-      <c r="I181" s="3"/>
+      <c r="E181" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F181" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G181" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H181" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I181" s="3" t="inlineStr">
+        <is>
+          <t>5,500KM</t>
+        </is>
+      </c>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A182" s="3"/>
+      <c r="B182" s="4"/>
+      <c r="C182" s="4"/>
+      <c r="D182" s="4"/>
+      <c r="E182" s="3"/>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
+      <c r="H182" s="3"/>
+      <c r="I182" s="3"/>
       <c r="J182" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L182" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3"/>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
       <c r="J183" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3"/>
       <c r="B184" s="4"/>
       <c r="C184" s="4"/>
       <c r="D184" s="4"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
       <c r="I184" s="3"/>
       <c r="J184" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3"/>
       <c r="B185" s="4"/>
       <c r="C185" s="4"/>
       <c r="D185" s="4"/>
       <c r="E185" s="3"/>
       <c r="F185" s="3"/>
       <c r="G185" s="3"/>
       <c r="H185" s="3"/>
       <c r="I185" s="3"/>
       <c r="J185" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
-      <c r="A186" s="3"/>
-[...1 lines deleted...]
-      <c r="C186" s="4"/>
+      <c r="A186" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B186" s="4" t="inlineStr">
+        <is>
+          <t>106호8892</t>
+        </is>
+      </c>
+      <c r="C186" s="4" t="inlineStr">
+        <is>
+          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+        </is>
+      </c>
       <c r="D186" s="4"/>
-      <c r="E186" s="3"/>
-[...3 lines deleted...]
-      <c r="I186" s="3"/>
+      <c r="E186" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F186" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G186" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H186" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I186" s="3" t="inlineStr">
+        <is>
+          <t>34,700KM</t>
+        </is>
+      </c>
       <c r="J186" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
-      <c r="A187" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A187" s="3"/>
+      <c r="B187" s="4"/>
+      <c r="C187" s="4"/>
+      <c r="D187" s="4"/>
+      <c r="E187" s="3"/>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
+      <c r="H187" s="3"/>
+      <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3"/>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3"/>
       <c r="B189" s="4"/>
       <c r="C189" s="4"/>
       <c r="D189" s="4"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
       <c r="J189" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3"/>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="3"/>
       <c r="F190" s="3"/>
       <c r="G190" s="3"/>
       <c r="H190" s="3"/>
       <c r="I190" s="3"/>
       <c r="J190" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
-      <c r="A191" s="3"/>
-[...7 lines deleted...]
-      <c r="I191" s="3"/>
+      <c r="A191" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B191" s="4" t="inlineStr">
+        <is>
+          <t>106하1111</t>
+        </is>
+      </c>
+      <c r="C191" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄(브라운시트)</t>
+        </is>
+      </c>
+      <c r="D191" s="4" t="inlineStr">
+        <is>
+          <t>카멜 브라운 인조 가족시트패키지, 360 어라
+운드 뷰 모니터+사각지대 경보 시스템(BSW)
++후방 충돌 경보 시스템</t>
+        </is>
+      </c>
+      <c r="E191" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F191" s="3" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="G191" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H191" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I191" s="3" t="inlineStr">
+        <is>
+          <t>5,700KM</t>
+        </is>
+      </c>
       <c r="J191" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
-      <c r="A192" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A192" s="3"/>
+      <c r="B192" s="4"/>
+      <c r="C192" s="4"/>
+      <c r="D192" s="4"/>
+      <c r="E192" s="3"/>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
+      <c r="H192" s="3"/>
+      <c r="I192" s="3"/>
       <c r="J192" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K192" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>579,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3"/>
       <c r="B193" s="4"/>
       <c r="C193" s="4"/>
       <c r="D193" s="4"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>559,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3"/>
       <c r="B194" s="4"/>
       <c r="C194" s="4"/>
       <c r="D194" s="4"/>
       <c r="E194" s="3"/>
       <c r="F194" s="3"/>
       <c r="G194" s="3"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>539,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3"/>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L195" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B196" s="4" t="inlineStr">
+        <is>
+          <t>106하1262</t>
+        </is>
+      </c>
+      <c r="C196" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄(브라운시트)</t>
+        </is>
+      </c>
+      <c r="D196" s="4" t="inlineStr">
+        <is>
+          <t>카멜 브라운 인조 가죽시트 패키지,360어라운
+드 뷰 모니터 +사각지대 경보 시스템 + 후방
+ 충돌 경보시스템</t>
+        </is>
+      </c>
+      <c r="E196" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F196" s="3" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="G196" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H196" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I196" s="3" t="inlineStr">
+        <is>
+          <t>1,900KM</t>
+        </is>
+      </c>
+      <c r="J196" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K196" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L195" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K196" s="3" t="inlineStr">
+      <c r="L196" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="3"/>
+      <c r="B197" s="4"/>
+      <c r="C197" s="4"/>
+      <c r="D197" s="4"/>
+      <c r="E197" s="3"/>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
+      <c r="H197" s="3"/>
+      <c r="I197" s="3"/>
+      <c r="J197" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K197" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L196" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3"/>
       <c r="B198" s="4"/>
       <c r="C198" s="4"/>
       <c r="D198" s="4"/>
       <c r="E198" s="3"/>
       <c r="F198" s="3"/>
       <c r="G198" s="3"/>
       <c r="H198" s="3"/>
       <c r="I198" s="3"/>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3"/>
       <c r="B199" s="4"/>
       <c r="C199" s="4"/>
       <c r="D199" s="4"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3"/>
       <c r="B200" s="4"/>
       <c r="C200" s="4"/>
       <c r="D200" s="4"/>
       <c r="E200" s="3"/>
       <c r="F200" s="3"/>
       <c r="G200" s="3"/>
       <c r="H200" s="3"/>
       <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
-      <c r="A201" s="3"/>
-[...7 lines deleted...]
-      <c r="I201" s="3"/>
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B201" s="4" t="inlineStr">
+        <is>
+          <t>109허7838</t>
+        </is>
+      </c>
+      <c r="C201" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D201" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E201" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F201" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G201" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H201" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I201" s="3" t="inlineStr">
+        <is>
+          <t>7,800KM</t>
+        </is>
+      </c>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
-      <c r="A202" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A202" s="3"/>
+      <c r="B202" s="4"/>
+      <c r="C202" s="4"/>
       <c r="D202" s="4"/>
-      <c r="E202" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E202" s="3"/>
+      <c r="F202" s="3"/>
+      <c r="G202" s="3"/>
+      <c r="H202" s="3"/>
+      <c r="I202" s="3"/>
       <c r="J202" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3"/>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="3"/>
       <c r="F203" s="3"/>
       <c r="G203" s="3"/>
       <c r="H203" s="3"/>
       <c r="I203" s="3"/>
       <c r="J203" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K203" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L203" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B204" s="4" t="inlineStr">
+        <is>
+          <t>109하7714</t>
+        </is>
+      </c>
+      <c r="C204" s="4" t="inlineStr">
+        <is>
+          <t>뉴 GV80 가솔린 3.5 터보 AWD 5인승 기본형</t>
+        </is>
+      </c>
+      <c r="D204" s="4" t="inlineStr">
+        <is>
+          <t>파노라마썬루프, 드라이빙어시스턴스패키지1, 빌
+트인캠패키지</t>
+        </is>
+      </c>
+      <c r="E204" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F204" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G204" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H204" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I204" s="3" t="inlineStr">
+        <is>
+          <t>13,400KM</t>
+        </is>
+      </c>
+      <c r="J204" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K203" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3"/>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
       <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>1,800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>1,800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B207" s="4" t="inlineStr">
         <is>
-          <t>116호7943</t>
+          <t>142호5386</t>
         </is>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지스페셜 스모크블루(블랙시트)</t>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 캘리그래피</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
-          <t>컴포트, 내비게이션, 버튼시동팩</t>
+          <t>빌트인캠2, BOSE프리미엄사운드시스템, 듀얼
+와이드선루프, 현대스마트센스, 파킹어시스트플러
+스2</t>
         </is>
       </c>
       <c r="E207" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
-          <t>블루</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H207" s="3" t="inlineStr">
         <is>
-          <t>26년06월</t>
+          <t>24년06월</t>
         </is>
       </c>
       <c r="I207" s="3" t="inlineStr">
         <is>
-          <t>7KM</t>
+          <t>30,833KM</t>
         </is>
       </c>
       <c r="J207" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3"/>
       <c r="B208" s="4"/>
       <c r="C208" s="4"/>
       <c r="D208" s="4"/>
       <c r="E208" s="3"/>
       <c r="F208" s="3"/>
       <c r="G208" s="3"/>
       <c r="H208" s="3"/>
       <c r="I208" s="3"/>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
-      <c r="A209" s="3"/>
-[...1 lines deleted...]
-      <c r="C209" s="4"/>
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B209" s="4" t="inlineStr">
+        <is>
+          <t>142호2737</t>
+        </is>
+      </c>
+      <c r="C209" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 K5 3세대 2.0 프레스티지</t>
+        </is>
+      </c>
       <c r="D209" s="4"/>
-      <c r="E209" s="3"/>
-[...3 lines deleted...]
-      <c r="I209" s="3"/>
+      <c r="E209" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F209" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄</t>
+        </is>
+      </c>
+      <c r="G209" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H209" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I209" s="3" t="inlineStr">
+        <is>
+          <t>2,000KM</t>
+        </is>
+      </c>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K210" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L210" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B211" s="4" t="inlineStr">
+        <is>
+          <t>142호9543</t>
+        </is>
+      </c>
+      <c r="C211" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 (GN7) 2.5 가솔린 2WD 프리미엄</t>
+        </is>
+      </c>
+      <c r="D211" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트 플래티넘, 현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E211" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F211" s="3" t="inlineStr">
+        <is>
+          <t>어비스블랙펄</t>
+        </is>
+      </c>
+      <c r="G211" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H211" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I211" s="3" t="inlineStr">
+        <is>
+          <t>4,400KM</t>
+        </is>
+      </c>
+      <c r="J211" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K210" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J211" s="3" t="inlineStr">
+      <c r="K211" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L211" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="3"/>
+      <c r="B212" s="4"/>
+      <c r="C212" s="4"/>
+      <c r="D212" s="4"/>
+      <c r="E212" s="3"/>
+      <c r="F212" s="3"/>
+      <c r="G212" s="3"/>
+      <c r="H212" s="3"/>
+      <c r="I212" s="3"/>
+      <c r="J212" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K211" s="3" t="inlineStr">
-[...38 lines deleted...]
-      <c r="G212" s="3" t="inlineStr">
+      <c r="K212" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L212" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B213" s="4" t="inlineStr">
+        <is>
+          <t>125호6238</t>
+        </is>
+      </c>
+      <c r="C213" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 가솔린 4WD 플래티넘</t>
+        </is>
+      </c>
+      <c r="D213" s="4" t="inlineStr">
+        <is>
+          <t>전자제어서스펜션,드라이브와이즈 파노라마선루프,
+HUD+스마트커넥트,메리디언프리미엄사운드</t>
+        </is>
+      </c>
+      <c r="E213" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F213" s="3" t="inlineStr">
+        <is>
+          <t>화이트펄/샌드베이지</t>
+        </is>
+      </c>
+      <c r="G213" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H212" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I213" s="3"/>
+      <c r="H213" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I213" s="3" t="inlineStr">
+        <is>
+          <t>127,600KM</t>
+        </is>
+      </c>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>559,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3"/>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="3"/>
       <c r="F214" s="3"/>
       <c r="G214" s="3"/>
       <c r="H214" s="3"/>
       <c r="I214" s="3"/>
       <c r="J214" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K214" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L214" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B215" s="4" t="inlineStr">
+        <is>
+          <t>133하7420</t>
+        </is>
+      </c>
+      <c r="C215" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 셀토스 가솔린 2.0 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D215" s="4" t="inlineStr">
+        <is>
+          <t>기본형-컨비니언스 드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E215" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F215" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G215" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H215" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I215" s="3" t="inlineStr">
+        <is>
+          <t>16,310KM</t>
+        </is>
+      </c>
+      <c r="J215" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K214" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>519,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3"/>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3"/>
       <c r="H216" s="3"/>
       <c r="I216" s="3"/>
       <c r="J216" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K216" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L216" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="3"/>
+      <c r="B217" s="4"/>
+      <c r="C217" s="4"/>
+      <c r="D217" s="4"/>
+      <c r="E217" s="3"/>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
+      <c r="H217" s="3"/>
+      <c r="I217" s="3"/>
+      <c r="J217" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K216" s="3" t="inlineStr">
-[...37 lines deleted...]
-      <c r="G217" s="3" t="inlineStr">
+      <c r="K217" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L217" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B218" s="4" t="inlineStr">
+        <is>
+          <t>133하7438</t>
+        </is>
+      </c>
+      <c r="C218" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 모닝 (JA) 시그니처</t>
+        </is>
+      </c>
+      <c r="D218" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E218" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F218" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G218" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H217" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I218" s="3"/>
+      <c r="H218" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I218" s="3" t="inlineStr">
+        <is>
+          <t>13,300KM</t>
+        </is>
+      </c>
       <c r="J218" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3"/>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="3"/>
       <c r="F219" s="3"/>
       <c r="G219" s="3"/>
       <c r="H219" s="3"/>
       <c r="I219" s="3"/>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3"/>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="3"/>
       <c r="F220" s="3"/>
       <c r="G220" s="3"/>
       <c r="H220" s="3"/>
       <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K220" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L220" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B221" s="4" t="inlineStr">
+        <is>
+          <t>125하2937</t>
+        </is>
+      </c>
+      <c r="C221" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 GDI 노블레스</t>
+        </is>
+      </c>
+      <c r="D221" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 투톤휠-컴포트</t>
+        </is>
+      </c>
+      <c r="E221" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F221" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G221" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H221" s="3" t="inlineStr">
+        <is>
+          <t>24년04월</t>
+        </is>
+      </c>
+      <c r="I221" s="3" t="inlineStr">
+        <is>
+          <t>51,700KM</t>
+        </is>
+      </c>
+      <c r="J221" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K220" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J221" s="3" t="inlineStr">
+      <c r="K221" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L221" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="3"/>
+      <c r="B222" s="4"/>
+      <c r="C222" s="4"/>
+      <c r="D222" s="4"/>
+      <c r="E222" s="3"/>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
+      <c r="H222" s="3"/>
+      <c r="I222" s="3"/>
+      <c r="J222" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K221" s="3" t="inlineStr">
-[...43 lines deleted...]
-      <c r="G222" s="3" t="inlineStr">
+      <c r="K222" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L222" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B223" s="4" t="inlineStr">
+        <is>
+          <t>109하8038</t>
+        </is>
+      </c>
+      <c r="C223" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 파나메라(3세대) 2.9 V6 4</t>
+        </is>
+      </c>
+      <c r="D223" s="4"/>
+      <c r="E223" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F223" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G223" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H222" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I223" s="3"/>
+      <c r="H223" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I223" s="3" t="inlineStr">
+        <is>
+          <t>3,000KM</t>
+        </is>
+      </c>
       <c r="J223" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>4,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="3"/>
       <c r="F224" s="3"/>
       <c r="G224" s="3"/>
       <c r="H224" s="3"/>
       <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>4,540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3"/>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="4"/>
       <c r="E225" s="3"/>
       <c r="F225" s="3"/>
       <c r="G225" s="3"/>
       <c r="H225" s="3"/>
       <c r="I225" s="3"/>
       <c r="J225" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>4,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3"/>
       <c r="B226" s="4"/>
       <c r="C226" s="4"/>
       <c r="D226" s="4"/>
       <c r="E226" s="3"/>
       <c r="F226" s="3"/>
       <c r="G226" s="3"/>
       <c r="H226" s="3"/>
       <c r="I226" s="3"/>
       <c r="J226" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>4,860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
-      <c r="A227" s="3" t="inlineStr">
-[...33 lines deleted...]
-      <c r="G227" s="3" t="inlineStr">
+      <c r="A227" s="3"/>
+      <c r="B227" s="4"/>
+      <c r="C227" s="4"/>
+      <c r="D227" s="4"/>
+      <c r="E227" s="3"/>
+      <c r="F227" s="3"/>
+      <c r="G227" s="3"/>
+      <c r="H227" s="3"/>
+      <c r="I227" s="3"/>
+      <c r="J227" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K227" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L227" s="3" t="inlineStr">
+        <is>
+          <t>4,990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
+      <c r="A228" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B228" s="4"/>
+      <c r="C228" s="4" t="inlineStr">
+        <is>
+          <t>The 2027 레이 가솔린 1.0 밴-프레스티지 스페
+셜 A/T 기본형</t>
+        </is>
+      </c>
+      <c r="D228" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E228" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F228" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G228" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H227" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J227" s="3" t="inlineStr">
+      <c r="H228" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I228" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J228" s="3"/>
+      <c r="K228" s="3"/>
+      <c r="L228" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
+      <c r="A229" s="3" t="inlineStr">
+        <is>
+          <t>HA</t>
+        </is>
+      </c>
+      <c r="B229" s="4" t="inlineStr">
+        <is>
+          <t>116하2690</t>
+        </is>
+      </c>
+      <c r="C229" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 LX3 런칭 가솔린 2.5T 4WD 프레스티
+지</t>
+        </is>
+      </c>
+      <c r="D229" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2+</t>
+        </is>
+      </c>
+      <c r="E229" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F229" s="3" t="inlineStr">
+        <is>
+          <t>크리미 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G229" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H229" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I229" s="3" t="inlineStr">
+        <is>
+          <t>7,077KM</t>
+        </is>
+      </c>
+      <c r="J229" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K227" s="3" t="inlineStr">
-[...50 lines deleted...]
-      </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,120,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3"/>
       <c r="B231" s="4"/>
       <c r="C231" s="4"/>
       <c r="D231" s="4"/>
       <c r="E231" s="3"/>
       <c r="F231" s="3"/>
       <c r="G231" s="3"/>
       <c r="H231" s="3"/>
       <c r="I231" s="3"/>
       <c r="J231" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L231" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
-      <c r="A232" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A232" s="3"/>
+      <c r="B232" s="4"/>
+      <c r="C232" s="4"/>
+      <c r="D232" s="4"/>
+      <c r="E232" s="3"/>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
+      <c r="H232" s="3"/>
+      <c r="I232" s="3"/>
       <c r="J232" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
-      <c r="A234" s="3"/>
-[...7 lines deleted...]
-      <c r="I234" s="3"/>
+      <c r="A234" s="3" t="inlineStr">
+        <is>
+          <t>HA</t>
+        </is>
+      </c>
+      <c r="B234" s="4" t="inlineStr">
+        <is>
+          <t>116하2603</t>
+        </is>
+      </c>
+      <c r="C234" s="4" t="inlineStr">
+        <is>
+          <t>쏘렌토 가솔린 2.5T 트렌디 2WD</t>
+        </is>
+      </c>
+      <c r="D234" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E234" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F234" s="3" t="inlineStr">
+        <is>
+          <t>플라티늄그라파이트</t>
+        </is>
+      </c>
+      <c r="G234" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H234" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I234" s="3" t="inlineStr">
+        <is>
+          <t>69,939KM</t>
+        </is>
+      </c>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3"/>
       <c r="B235" s="4"/>
       <c r="C235" s="4"/>
       <c r="D235" s="4"/>
       <c r="E235" s="3"/>
       <c r="F235" s="3"/>
       <c r="G235" s="3"/>
       <c r="H235" s="3"/>
       <c r="I235" s="3"/>
       <c r="J235" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="4"/>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
-      <c r="A237" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A237" s="3"/>
+      <c r="B237" s="4"/>
+      <c r="C237" s="4"/>
+      <c r="D237" s="4"/>
+      <c r="E237" s="3"/>
+      <c r="F237" s="3"/>
+      <c r="G237" s="3"/>
+      <c r="H237" s="3"/>
+      <c r="I237" s="3"/>
       <c r="J237" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3"/>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="4"/>
       <c r="E238" s="3"/>
       <c r="F238" s="3"/>
       <c r="G238" s="3"/>
       <c r="H238" s="3"/>
       <c r="I238" s="3"/>
       <c r="J238" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
-      <c r="A239" s="3"/>
-[...1 lines deleted...]
-      <c r="C239" s="4"/>
+      <c r="A239" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B239" s="4" t="inlineStr">
+        <is>
+          <t>101하1583</t>
+        </is>
+      </c>
+      <c r="C239" s="4" t="inlineStr">
+        <is>
+          <t>XM3 1.6 GTe INSPIRE</t>
+        </is>
+      </c>
       <c r="D239" s="4"/>
-      <c r="E239" s="3"/>
-[...3 lines deleted...]
-      <c r="I239" s="3"/>
+      <c r="E239" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F239" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G239" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H239" s="3" t="inlineStr">
+        <is>
+          <t>24년05월</t>
+        </is>
+      </c>
+      <c r="I239" s="3" t="inlineStr">
+        <is>
+          <t>57,800KM</t>
+        </is>
+      </c>
       <c r="J239" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3"/>
       <c r="B240" s="4"/>
       <c r="C240" s="4"/>
       <c r="D240" s="4"/>
       <c r="E240" s="3"/>
       <c r="F240" s="3"/>
       <c r="G240" s="3"/>
       <c r="H240" s="3"/>
       <c r="I240" s="3"/>
       <c r="J240" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3"/>
       <c r="B241" s="4"/>
       <c r="C241" s="4"/>
       <c r="D241" s="4"/>
       <c r="E241" s="3"/>
       <c r="F241" s="3"/>
       <c r="G241" s="3"/>
       <c r="H241" s="3"/>
       <c r="I241" s="3"/>
       <c r="J241" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>HU2</t>
         </is>
       </c>
       <c r="B242" s="4" t="inlineStr">
         <is>
-          <t>116호8038</t>
+          <t>101하7356</t>
         </is>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
-          <t>모닝 1.0 트렌디 아스트로그레이 (블랙시트)</t>
+          <t>더 뉴티볼리 1.6 가솔린 2WD V1</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>버튼시동팩, 컨비니언스, 컴포트, 스타일</t>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
         </is>
       </c>
       <c r="E242" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G242" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H242" s="3" t="inlineStr">
         <is>
-          <t>26년07월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I242" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>8,000KM</t>
         </is>
       </c>
       <c r="J242" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K242" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L242" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3"/>
       <c r="B243" s="4"/>
       <c r="C243" s="4"/>
       <c r="D243" s="4"/>
       <c r="E243" s="3"/>
       <c r="F243" s="3"/>
       <c r="G243" s="3"/>
       <c r="H243" s="3"/>
       <c r="I243" s="3"/>
       <c r="J243" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L243" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3"/>
       <c r="B244" s="4"/>
       <c r="C244" s="4"/>
       <c r="D244" s="4"/>
       <c r="E244" s="3"/>
       <c r="F244" s="3"/>
       <c r="G244" s="3"/>
       <c r="H244" s="3"/>
       <c r="I244" s="3"/>
       <c r="J244" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3"/>
       <c r="B245" s="4"/>
       <c r="C245" s="4"/>
       <c r="D245" s="4"/>
       <c r="E245" s="3"/>
       <c r="F245" s="3"/>
       <c r="G245" s="3"/>
       <c r="H245" s="3"/>
       <c r="I245" s="3"/>
       <c r="J245" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K245" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L245" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3"/>
       <c r="B246" s="4"/>
       <c r="C246" s="4"/>
       <c r="D246" s="4"/>
       <c r="E246" s="3"/>
       <c r="F246" s="3"/>
       <c r="G246" s="3"/>
       <c r="H246" s="3"/>
       <c r="I246" s="3"/>
       <c r="J246" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K246" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L246" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>HU2</t>
         </is>
       </c>
       <c r="B247" s="4" t="inlineStr">
         <is>
-          <t>116호8045</t>
+          <t>101하7360</t>
         </is>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
-          <t>아반떼 1.6 모던 (블랙시트)</t>
+          <t>베뉴 1.6 스마트 네비게이션</t>
         </is>
       </c>
       <c r="D247" s="4" t="inlineStr">
         <is>
-          <t>17인치알로이휠&amp;타이어2, 익스테리어디자인, 
-컴포트1</t>
+          <t>하이패스, 내비게이션</t>
         </is>
       </c>
       <c r="E247" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
-          <t>26년07월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
-          <t>3KM</t>
+          <t>1,780KM</t>
         </is>
       </c>
       <c r="J247" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>635,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3"/>
       <c r="B248" s="4"/>
       <c r="C248" s="4"/>
       <c r="D248" s="4"/>
       <c r="E248" s="3"/>
       <c r="F248" s="3"/>
       <c r="G248" s="3"/>
       <c r="H248" s="3"/>
       <c r="I248" s="3"/>
       <c r="J248" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>615,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3"/>
       <c r="B249" s="4"/>
       <c r="C249" s="4"/>
       <c r="D249" s="4"/>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3"/>
       <c r="H249" s="3"/>
       <c r="I249" s="3"/>
       <c r="J249" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>595,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3"/>
       <c r="B250" s="4"/>
       <c r="C250" s="4"/>
       <c r="D250" s="4"/>
       <c r="E250" s="3"/>
       <c r="F250" s="3"/>
       <c r="G250" s="3"/>
       <c r="H250" s="3"/>
       <c r="I250" s="3"/>
       <c r="J250" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L250" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3"/>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="3"/>
       <c r="F251" s="3"/>
       <c r="G251" s="3"/>
       <c r="H251" s="3"/>
       <c r="I251" s="3"/>
       <c r="J251" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L251" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B252" s="4" t="inlineStr">
         <is>
-          <t>116호8046</t>
+          <t>109호7664</t>
         </is>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
-          <t>아반떼 1.6 모던 (블랙시트)</t>
+          <t>더 뉴 티볼리 1.6 가솔린 2WD V1</t>
         </is>
       </c>
       <c r="D252" s="4" t="inlineStr">
         <is>
-          <t>17인치알로이휠&amp;타이어2</t>
+          <t>9인치 내비, 밸류업 패키지, 컨비니언스</t>
         </is>
       </c>
       <c r="E252" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H252" s="3" t="inlineStr">
         <is>
-          <t>26년07월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I252" s="3" t="inlineStr">
         <is>
-          <t>12KM</t>
+          <t>9,887KM</t>
         </is>
       </c>
       <c r="J252" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K252" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L252" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3"/>
       <c r="B253" s="4"/>
       <c r="C253" s="4"/>
       <c r="D253" s="4"/>
       <c r="E253" s="3"/>
       <c r="F253" s="3"/>
       <c r="G253" s="3"/>
       <c r="H253" s="3"/>
       <c r="I253" s="3"/>
       <c r="J253" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3"/>
       <c r="B254" s="4"/>
       <c r="C254" s="4"/>
       <c r="D254" s="4"/>
       <c r="E254" s="3"/>
       <c r="F254" s="3"/>
       <c r="G254" s="3"/>
       <c r="H254" s="3"/>
       <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3"/>
       <c r="B255" s="4"/>
       <c r="C255" s="4"/>
       <c r="D255" s="4"/>
       <c r="E255" s="3"/>
       <c r="F255" s="3"/>
       <c r="G255" s="3"/>
       <c r="H255" s="3"/>
       <c r="I255" s="3"/>
       <c r="J255" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3"/>
       <c r="B256" s="4"/>
       <c r="C256" s="4"/>
       <c r="D256" s="4"/>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
       <c r="G256" s="3"/>
       <c r="H256" s="3"/>
       <c r="I256" s="3"/>
       <c r="J256" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L256" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B257" s="4" t="inlineStr">
         <is>
-          <t>116호8050</t>
+          <t>109호7668</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 1.0 디에센셜 언블리치드아이보리 (베이지/오렌
-지브라운시트)</t>
+          <t>더 뉴 티볼리 1.6 가솔린 2WD V1</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>익스테리어 디자인, 17인치 알로이휠 패키지,
- 실내컬러패키지</t>
+          <t>9인치 내비, 밸류업 패키지, 컨비니언스</t>
         </is>
       </c>
       <c r="E257" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
-          <t>아이보리</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H257" s="3" t="inlineStr">
         <is>
-          <t>26년07월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I257" s="3" t="inlineStr">
         <is>
-          <t>6KM</t>
+          <t>1,047KM</t>
         </is>
       </c>
       <c r="J257" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3"/>
       <c r="B258" s="4"/>
       <c r="C258" s="4"/>
       <c r="D258" s="4"/>
       <c r="E258" s="3"/>
       <c r="F258" s="3"/>
       <c r="G258" s="3"/>
       <c r="H258" s="3"/>
       <c r="I258" s="3"/>
       <c r="J258" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
           <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3"/>
       <c r="B259" s="4"/>
       <c r="C259" s="4"/>
       <c r="D259" s="4"/>
       <c r="E259" s="3"/>
       <c r="F259" s="3"/>
       <c r="G259" s="3"/>
       <c r="H259" s="3"/>
       <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
           <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3"/>
       <c r="B260" s="4"/>
       <c r="C260" s="4"/>
       <c r="D260" s="4"/>
       <c r="E260" s="3"/>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L260" s="3" t="inlineStr">
         <is>
           <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3"/>
       <c r="B261" s="4"/>
       <c r="C261" s="4"/>
       <c r="D261" s="4"/>
       <c r="E261" s="3"/>
       <c r="F261" s="3"/>
       <c r="G261" s="3"/>
       <c r="H261" s="3"/>
       <c r="I261" s="3"/>
       <c r="J261" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K261" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L261" s="3" t="inlineStr">
         <is>
           <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B262" s="4" t="inlineStr">
         <is>
-          <t>116호8051 /
-[...2 lines deleted...]
-/ 8056</t>
+          <t>109호7361</t>
         </is>
       </c>
       <c r="C262" s="4" t="inlineStr">
         <is>
-          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+          <t>XM3 1.6 GTe RE+</t>
         </is>
       </c>
       <c r="D262" s="4" t="inlineStr">
         <is>
-          <t>컴포트1, 현대스마트센스</t>
+          <t>시그니처 패키지1</t>
         </is>
       </c>
       <c r="E262" s="3" t="inlineStr">
         <is>
-          <t>신차</t>
+          <t>중고차</t>
         </is>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H262" s="3" t="inlineStr">
         <is>
-          <t>26년07월</t>
+          <t>24년06월</t>
         </is>
       </c>
       <c r="I262" s="3" t="inlineStr">
         <is>
-          <t>8KM</t>
+          <t>21,538KM</t>
         </is>
       </c>
       <c r="J262" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K262" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L262" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3"/>
       <c r="B263" s="4"/>
       <c r="C263" s="4"/>
       <c r="D263" s="4"/>
       <c r="E263" s="3"/>
       <c r="F263" s="3"/>
       <c r="G263" s="3"/>
       <c r="H263" s="3"/>
       <c r="I263" s="3"/>
       <c r="J263" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3"/>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3"/>
       <c r="H264" s="3"/>
       <c r="I264" s="3"/>
       <c r="J264" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K264" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L264" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3"/>
       <c r="B265" s="4"/>
       <c r="C265" s="4"/>
       <c r="D265" s="4"/>
       <c r="E265" s="3"/>
       <c r="F265" s="3"/>
       <c r="G265" s="3"/>
       <c r="H265" s="3"/>
       <c r="I265" s="3"/>
       <c r="J265" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K265" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L265" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
-      <c r="A266" s="3"/>
-[...7 lines deleted...]
-      <c r="I266" s="3"/>
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B266" s="4" t="inlineStr">
+        <is>
+          <t>109호7676</t>
+        </is>
+      </c>
+      <c r="C266" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D266" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E266" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F266" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G266" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H266" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I266" s="3" t="inlineStr">
+        <is>
+          <t>1,084KM</t>
+        </is>
+      </c>
       <c r="J266" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K266" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L266" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
-      <c r="A267" s="3" t="inlineStr">
-[...47 lines deleted...]
-      </c>
+      <c r="A267" s="3"/>
+      <c r="B267" s="4"/>
+      <c r="C267" s="4"/>
+      <c r="D267" s="4"/>
+      <c r="E267" s="3"/>
+      <c r="F267" s="3"/>
+      <c r="G267" s="3"/>
+      <c r="H267" s="3"/>
+      <c r="I267" s="3"/>
       <c r="J267" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K267" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L267" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3"/>
       <c r="B268" s="4"/>
       <c r="C268" s="4"/>
       <c r="D268" s="4"/>
       <c r="E268" s="3"/>
       <c r="F268" s="3"/>
       <c r="G268" s="3"/>
       <c r="H268" s="3"/>
       <c r="I268" s="3"/>
       <c r="J268" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K268" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L268" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3"/>
       <c r="B269" s="4"/>
       <c r="C269" s="4"/>
       <c r="D269" s="4"/>
       <c r="E269" s="3"/>
       <c r="F269" s="3"/>
       <c r="G269" s="3"/>
       <c r="H269" s="3"/>
       <c r="I269" s="3"/>
       <c r="J269" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K269" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L269" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3"/>
       <c r="B270" s="4"/>
       <c r="C270" s="4"/>
       <c r="D270" s="4"/>
       <c r="E270" s="3"/>
       <c r="F270" s="3"/>
       <c r="G270" s="3"/>
       <c r="H270" s="3"/>
       <c r="I270" s="3"/>
       <c r="J270" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K270" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L270" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
-      <c r="A271" s="3"/>
-[...7 lines deleted...]
-      <c r="I271" s="3"/>
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B271" s="4" t="inlineStr">
+        <is>
+          <t>01호2319</t>
+        </is>
+      </c>
+      <c r="C271" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D271" s="4" t="inlineStr">
+        <is>
+          <t>익스클루시브</t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>38,556KM</t>
+        </is>
+      </c>
       <c r="J271" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K271" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L271" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
-      <c r="A272" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A272" s="3"/>
+      <c r="B272" s="4"/>
+      <c r="C272" s="4"/>
+      <c r="D272" s="4"/>
+      <c r="E272" s="3"/>
+      <c r="F272" s="3"/>
+      <c r="G272" s="3"/>
+      <c r="H272" s="3"/>
+      <c r="I272" s="3"/>
       <c r="J272" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K272" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L272" s="3" t="inlineStr">
         <is>
-          <t>715,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3"/>
       <c r="B273" s="4"/>
       <c r="C273" s="4"/>
       <c r="D273" s="4"/>
       <c r="E273" s="3"/>
       <c r="F273" s="3"/>
       <c r="G273" s="3"/>
       <c r="H273" s="3"/>
       <c r="I273" s="3"/>
       <c r="J273" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L273" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3"/>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="3"/>
       <c r="F274" s="3"/>
       <c r="G274" s="3"/>
       <c r="H274" s="3"/>
       <c r="I274" s="3"/>
       <c r="J274" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L274" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
-      <c r="A275" s="3"/>
-[...7 lines deleted...]
-      <c r="I275" s="3"/>
+      <c r="A275" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B275" s="4" t="inlineStr">
+        <is>
+          <t>109호7674</t>
+        </is>
+      </c>
+      <c r="C275" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D275" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E275" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F275" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G275" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H275" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I275" s="3" t="inlineStr">
+        <is>
+          <t>2,670KM</t>
+        </is>
+      </c>
       <c r="J275" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K275" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L275" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3"/>
       <c r="B276" s="4"/>
       <c r="C276" s="4"/>
       <c r="D276" s="4"/>
       <c r="E276" s="3"/>
       <c r="F276" s="3"/>
       <c r="G276" s="3"/>
       <c r="H276" s="3"/>
       <c r="I276" s="3"/>
       <c r="J276" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K276" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L276" s="3" t="inlineStr">
         <is>
-          <t>635,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
-      <c r="A277" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A277" s="3"/>
+      <c r="B277" s="4"/>
+      <c r="C277" s="4"/>
+      <c r="D277" s="4"/>
+      <c r="E277" s="3"/>
+      <c r="F277" s="3"/>
+      <c r="G277" s="3"/>
+      <c r="H277" s="3"/>
+      <c r="I277" s="3"/>
       <c r="J277" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K277" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L277" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3"/>
       <c r="B278" s="4"/>
       <c r="C278" s="4"/>
       <c r="D278" s="4"/>
       <c r="E278" s="3"/>
       <c r="F278" s="3"/>
       <c r="G278" s="3"/>
       <c r="H278" s="3"/>
       <c r="I278" s="3"/>
       <c r="J278" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K278" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L278" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3"/>
       <c r="B279" s="4"/>
       <c r="C279" s="4"/>
       <c r="D279" s="4"/>
       <c r="E279" s="3"/>
       <c r="F279" s="3"/>
       <c r="G279" s="3"/>
       <c r="H279" s="3"/>
       <c r="I279" s="3"/>
       <c r="J279" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K279" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L279" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
-      <c r="A280" s="3"/>
-[...7 lines deleted...]
-      <c r="I280" s="3"/>
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B280" s="4" t="inlineStr">
+        <is>
+          <t>109호7927</t>
+        </is>
+      </c>
+      <c r="C280" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic 26 클라우드 펄</t>
+        </is>
+      </c>
+      <c r="D280" s="4" t="inlineStr">
+        <is>
+          <t>아이코닉</t>
+        </is>
+      </c>
+      <c r="E280" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F280" s="3" t="inlineStr">
+        <is>
+          <t>클라우드 펄</t>
+        </is>
+      </c>
+      <c r="G280" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H280" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I280" s="3" t="inlineStr">
+        <is>
+          <t>47KM</t>
+        </is>
+      </c>
       <c r="J280" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K280" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L280" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3"/>
       <c r="B281" s="4"/>
       <c r="C281" s="4"/>
       <c r="D281" s="4"/>
       <c r="E281" s="3"/>
       <c r="F281" s="3"/>
       <c r="G281" s="3"/>
       <c r="H281" s="3"/>
       <c r="I281" s="3"/>
       <c r="J281" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K281" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L281" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
-      <c r="A282" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A282" s="3"/>
+      <c r="B282" s="4"/>
+      <c r="C282" s="4"/>
+      <c r="D282" s="4"/>
+      <c r="E282" s="3"/>
+      <c r="F282" s="3"/>
+      <c r="G282" s="3"/>
+      <c r="H282" s="3"/>
+      <c r="I282" s="3"/>
       <c r="J282" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K282" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L282" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3"/>
       <c r="B283" s="4"/>
       <c r="C283" s="4"/>
       <c r="D283" s="4"/>
       <c r="E283" s="3"/>
       <c r="F283" s="3"/>
       <c r="G283" s="3"/>
       <c r="H283" s="3"/>
       <c r="I283" s="3"/>
       <c r="J283" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K283" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L283" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3"/>
       <c r="B284" s="4"/>
       <c r="C284" s="4"/>
       <c r="D284" s="4"/>
       <c r="E284" s="3"/>
       <c r="F284" s="3"/>
       <c r="G284" s="3"/>
       <c r="H284" s="3"/>
       <c r="I284" s="3"/>
       <c r="J284" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K284" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L284" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
-      <c r="A285" s="3"/>
-[...7 lines deleted...]
-      <c r="I285" s="3"/>
+      <c r="A285" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B285" s="4" t="inlineStr">
+        <is>
+          <t>109호7942</t>
+        </is>
+      </c>
+      <c r="C285" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트(아틀라스 화이트)</t>
+        </is>
+      </c>
+      <c r="D285" s="4" t="inlineStr">
+        <is>
+          <t>15인치 알로이휠,블랙박스,하이패스</t>
+        </is>
+      </c>
+      <c r="E285" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F285" s="3" t="inlineStr">
+        <is>
+          <t>아틀라스 화이트</t>
+        </is>
+      </c>
+      <c r="G285" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H285" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I285" s="3" t="inlineStr">
+        <is>
+          <t>2,906KM</t>
+        </is>
+      </c>
       <c r="J285" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K285" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L285" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3"/>
       <c r="B286" s="4"/>
       <c r="C286" s="4"/>
       <c r="D286" s="4"/>
       <c r="E286" s="3"/>
       <c r="F286" s="3"/>
       <c r="G286" s="3"/>
       <c r="H286" s="3"/>
       <c r="I286" s="3"/>
       <c r="J286" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K286" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L286" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
-      <c r="A287" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A287" s="3"/>
+      <c r="B287" s="4"/>
+      <c r="C287" s="4"/>
       <c r="D287" s="4"/>
-      <c r="E287" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E287" s="3"/>
+      <c r="F287" s="3"/>
+      <c r="G287" s="3"/>
+      <c r="H287" s="3"/>
+      <c r="I287" s="3"/>
       <c r="J287" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K287" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L287" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3"/>
       <c r="B288" s="4"/>
       <c r="C288" s="4"/>
       <c r="D288" s="4"/>
       <c r="E288" s="3"/>
       <c r="F288" s="3"/>
       <c r="G288" s="3"/>
       <c r="H288" s="3"/>
       <c r="I288" s="3"/>
       <c r="J288" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K288" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L288" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3"/>
       <c r="B289" s="4"/>
       <c r="C289" s="4"/>
       <c r="D289" s="4"/>
       <c r="E289" s="3"/>
       <c r="F289" s="3"/>
       <c r="G289" s="3"/>
       <c r="H289" s="3"/>
       <c r="I289" s="3"/>
       <c r="J289" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K289" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L289" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
-      <c r="A290" s="3"/>
-[...7 lines deleted...]
-      <c r="I290" s="3"/>
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B290" s="4" t="inlineStr">
+        <is>
+          <t>109호7908</t>
+        </is>
+      </c>
+      <c r="C290" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D290" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E290" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F290" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G290" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H290" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I290" s="3" t="inlineStr">
+        <is>
+          <t>3,061KM</t>
+        </is>
+      </c>
       <c r="J290" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K290" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L290" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3"/>
       <c r="B291" s="4"/>
       <c r="C291" s="4"/>
       <c r="D291" s="4"/>
       <c r="E291" s="3"/>
       <c r="F291" s="3"/>
       <c r="G291" s="3"/>
       <c r="H291" s="3"/>
       <c r="I291" s="3"/>
       <c r="J291" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K291" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L291" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
-      <c r="A292" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A292" s="3"/>
+      <c r="B292" s="4"/>
+      <c r="C292" s="4"/>
+      <c r="D292" s="4"/>
+      <c r="E292" s="3"/>
+      <c r="F292" s="3"/>
+      <c r="G292" s="3"/>
+      <c r="H292" s="3"/>
+      <c r="I292" s="3"/>
       <c r="J292" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K292" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L292" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3"/>
       <c r="B293" s="4"/>
       <c r="C293" s="4"/>
       <c r="D293" s="4"/>
       <c r="E293" s="3"/>
       <c r="F293" s="3"/>
       <c r="G293" s="3"/>
       <c r="H293" s="3"/>
       <c r="I293" s="3"/>
       <c r="J293" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K293" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L293" s="3" t="inlineStr">
         <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="3"/>
+      <c r="B294" s="4"/>
+      <c r="C294" s="4"/>
+      <c r="D294" s="4"/>
+      <c r="E294" s="3"/>
+      <c r="F294" s="3"/>
+      <c r="G294" s="3"/>
+      <c r="H294" s="3"/>
+      <c r="I294" s="3"/>
+      <c r="J294" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K294" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L294" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B295" s="4" t="inlineStr">
+        <is>
+          <t>109호7435</t>
+        </is>
+      </c>
+      <c r="C295" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 스마트스트림 1.6가솔린 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D295" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈/컨비니언스/10.25내비게이션</t>
+        </is>
+      </c>
+      <c r="E295" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F295" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G295" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H295" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I295" s="3" t="inlineStr">
+        <is>
+          <t>19,193KM</t>
+        </is>
+      </c>
+      <c r="J295" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K295" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L295" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="3"/>
+      <c r="B296" s="4"/>
+      <c r="C296" s="4"/>
+      <c r="D296" s="4"/>
+      <c r="E296" s="3"/>
+      <c r="F296" s="3"/>
+      <c r="G296" s="3"/>
+      <c r="H296" s="3"/>
+      <c r="I296" s="3"/>
+      <c r="J296" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K296" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L296" s="3" t="inlineStr">
+        <is>
           <t>580,000</t>
-        </is>
-[...149 lines deleted...]
-          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3"/>
       <c r="B297" s="4"/>
       <c r="C297" s="4"/>
       <c r="D297" s="4"/>
       <c r="E297" s="3"/>
       <c r="F297" s="3"/>
       <c r="G297" s="3"/>
       <c r="H297" s="3"/>
       <c r="I297" s="3"/>
       <c r="J297" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K297" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L297" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B298" s="4" t="inlineStr">
+        <is>
+          <t>109호7210</t>
+        </is>
+      </c>
+      <c r="C298" s="4" t="inlineStr">
+        <is>
+          <t>XM3 1.6 GTe RE+</t>
+        </is>
+      </c>
+      <c r="D298" s="4" t="inlineStr">
+        <is>
+          <t>시그니처 패키지1</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F298" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G298" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H298" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I298" s="3" t="inlineStr">
+        <is>
+          <t>51,275KM</t>
+        </is>
+      </c>
+      <c r="J298" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K298" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L298" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="3"/>
+      <c r="B299" s="4"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="4"/>
+      <c r="E299" s="3"/>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
+      <c r="H299" s="3"/>
+      <c r="I299" s="3"/>
+      <c r="J299" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K297" s="3" t="inlineStr">
-[...90 lines deleted...]
-      </c>
       <c r="K299" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L299" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3"/>
       <c r="B300" s="4"/>
       <c r="C300" s="4"/>
       <c r="D300" s="4"/>
       <c r="E300" s="3"/>
       <c r="F300" s="3"/>
       <c r="G300" s="3"/>
       <c r="H300" s="3"/>
       <c r="I300" s="3"/>
       <c r="J300" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K300" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L300" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B301" s="4" t="inlineStr">
         <is>
-          <t>133하4389</t>
+          <t>116허7726</t>
         </is>
       </c>
       <c r="C301" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTe Iconic</t>
+          <t>벤츠 E200 아방가르드 (브라운시트)</t>
         </is>
       </c>
       <c r="D301" s="4"/>
       <c r="E301" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H301" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>24년07월</t>
         </is>
       </c>
       <c r="I301" s="3" t="inlineStr">
         <is>
-          <t>4,874KM</t>
+          <t>22,444KM</t>
         </is>
       </c>
       <c r="J301" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K301" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>170</t>
         </is>
       </c>
       <c r="L301" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3"/>
       <c r="B302" s="4"/>
       <c r="C302" s="4"/>
       <c r="D302" s="4"/>
       <c r="E302" s="3"/>
       <c r="F302" s="3"/>
       <c r="G302" s="3"/>
       <c r="H302" s="3"/>
       <c r="I302" s="3"/>
       <c r="J302" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K302" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>170</t>
         </is>
       </c>
       <c r="L302" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
-      <c r="A303" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A303" s="3"/>
+      <c r="B303" s="4"/>
+      <c r="C303" s="4"/>
+      <c r="D303" s="4"/>
+      <c r="E303" s="3"/>
+      <c r="F303" s="3"/>
+      <c r="G303" s="3"/>
+      <c r="H303" s="3"/>
+      <c r="I303" s="3"/>
       <c r="J303" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K303" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>170</t>
         </is>
       </c>
       <c r="L303" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3"/>
       <c r="B304" s="4"/>
       <c r="C304" s="4"/>
       <c r="D304" s="4"/>
       <c r="E304" s="3"/>
       <c r="F304" s="3"/>
       <c r="G304" s="3"/>
       <c r="H304" s="3"/>
       <c r="I304" s="3"/>
       <c r="J304" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K304" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>170</t>
         </is>
       </c>
       <c r="L304" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B305" s="4" t="inlineStr">
         <is>
-          <t>133하4430</t>
+          <t>198호7085</t>
         </is>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
-          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
+          <t>G80 2.5T </t>
         </is>
       </c>
       <c r="D305" s="4" t="inlineStr">
         <is>
-          <t>테크놀로지 패키지</t>
+          <t>헤드업디스플레이  2열 컴포트 </t>
         </is>
       </c>
       <c r="E305" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G305" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H305" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>23년03월</t>
         </is>
       </c>
       <c r="I305" s="3" t="inlineStr">
         <is>
-          <t>19,508KM</t>
+          <t>45,646KM</t>
         </is>
       </c>
       <c r="J305" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K305" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L305" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3"/>
       <c r="B306" s="4"/>
       <c r="C306" s="4"/>
       <c r="D306" s="4"/>
       <c r="E306" s="3"/>
       <c r="F306" s="3"/>
       <c r="G306" s="3"/>
       <c r="H306" s="3"/>
       <c r="I306" s="3"/>
       <c r="J306" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K306" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L306" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
-      <c r="A307" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A307" s="3"/>
+      <c r="B307" s="4"/>
+      <c r="C307" s="4"/>
+      <c r="D307" s="4"/>
+      <c r="E307" s="3"/>
+      <c r="F307" s="3"/>
+      <c r="G307" s="3"/>
+      <c r="H307" s="3"/>
+      <c r="I307" s="3"/>
       <c r="J307" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K307" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L307" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3"/>
       <c r="B308" s="4"/>
       <c r="C308" s="4"/>
       <c r="D308" s="4"/>
       <c r="E308" s="3"/>
       <c r="F308" s="3"/>
       <c r="G308" s="3"/>
       <c r="H308" s="3"/>
       <c r="I308" s="3"/>
       <c r="J308" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K308" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L308" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B309" s="4" t="inlineStr">
         <is>
-          <t>133하4414</t>
+          <t>116호6687</t>
         </is>
       </c>
       <c r="C309" s="4" t="inlineStr">
         <is>
-          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
-[...6 lines deleted...]
-      </c>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D309" s="4"/>
       <c r="E309" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F309" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G309" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H309" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I309" s="3" t="inlineStr">
         <is>
-          <t>13,685KM</t>
+          <t>15,592KM</t>
         </is>
       </c>
       <c r="J309" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K309" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L309" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3"/>
       <c r="B310" s="4"/>
       <c r="C310" s="4"/>
       <c r="D310" s="4"/>
       <c r="E310" s="3"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3"/>
       <c r="H310" s="3"/>
       <c r="I310" s="3"/>
       <c r="J310" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K310" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L310" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
-      <c r="A311" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A311" s="3"/>
+      <c r="B311" s="4"/>
+      <c r="C311" s="4"/>
+      <c r="D311" s="4"/>
+      <c r="E311" s="3"/>
+      <c r="F311" s="3"/>
+      <c r="G311" s="3"/>
+      <c r="H311" s="3"/>
+      <c r="I311" s="3"/>
       <c r="J311" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K311" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L311" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3"/>
       <c r="B312" s="4"/>
       <c r="C312" s="4"/>
       <c r="D312" s="4"/>
       <c r="E312" s="3"/>
       <c r="F312" s="3"/>
       <c r="G312" s="3"/>
       <c r="H312" s="3"/>
       <c r="I312" s="3"/>
       <c r="J312" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K312" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L312" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="3"/>
+      <c r="B313" s="4"/>
+      <c r="C313" s="4"/>
+      <c r="D313" s="4"/>
+      <c r="E313" s="3"/>
+      <c r="F313" s="3"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="3"/>
+      <c r="I313" s="3"/>
+      <c r="J313" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K313" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L313" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B314" s="4" t="inlineStr">
+        <is>
+          <t>165허8062</t>
+        </is>
+      </c>
+      <c r="C314" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D314" s="4"/>
+      <c r="E314" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F314" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G314" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H314" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I314" s="3" t="inlineStr">
+        <is>
+          <t>105,444KM</t>
+        </is>
+      </c>
+      <c r="J314" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K314" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L312" s="3" t="inlineStr">
-[...57 lines deleted...]
-      <c r="K313" s="3" t="inlineStr">
+      <c r="L314" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="3"/>
+      <c r="B315" s="4"/>
+      <c r="C315" s="4"/>
+      <c r="D315" s="4"/>
+      <c r="E315" s="3"/>
+      <c r="F315" s="3"/>
+      <c r="G315" s="3"/>
+      <c r="H315" s="3"/>
+      <c r="I315" s="3"/>
+      <c r="J315" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K315" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L313" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="L315" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>370,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3"/>
       <c r="B316" s="4"/>
       <c r="C316" s="4"/>
       <c r="D316" s="4"/>
       <c r="E316" s="3"/>
       <c r="F316" s="3"/>
       <c r="G316" s="3"/>
       <c r="H316" s="3"/>
       <c r="I316" s="3"/>
       <c r="J316" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>29</t>
         </is>
       </c>
       <c r="K316" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L316" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B317" s="4" t="inlineStr">
         <is>
-          <t>133하3757</t>
+          <t>116호6385</t>
         </is>
       </c>
       <c r="C317" s="4" t="inlineStr">
         <is>
-          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+          <t>모닝 1.0 프레스티지 아스트로그레이 (블랙시트 )</t>
         </is>
       </c>
       <c r="D317" s="4" t="inlineStr">
         <is>
-          <t>[기본] 메탈릭 블랙 루프 (외장색 메탈릭 블
-[...3 lines deleted...]
-윈드 실드 글라스</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E317" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F317" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G317" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H317" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I317" s="3" t="inlineStr">
         <is>
-          <t>10,251KM</t>
+          <t>20,400KM</t>
         </is>
       </c>
       <c r="J317" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K317" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L317" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3"/>
       <c r="B318" s="4"/>
       <c r="C318" s="4"/>
       <c r="D318" s="4"/>
       <c r="E318" s="3"/>
       <c r="F318" s="3"/>
       <c r="G318" s="3"/>
       <c r="H318" s="3"/>
       <c r="I318" s="3"/>
       <c r="J318" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K318" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L318" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
-      <c r="A319" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A319" s="3"/>
+      <c r="B319" s="4"/>
+      <c r="C319" s="4"/>
+      <c r="D319" s="4"/>
+      <c r="E319" s="3"/>
+      <c r="F319" s="3"/>
+      <c r="G319" s="3"/>
+      <c r="H319" s="3"/>
+      <c r="I319" s="3"/>
       <c r="J319" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K319" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L319" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3"/>
       <c r="B320" s="4"/>
       <c r="C320" s="4"/>
       <c r="D320" s="4"/>
       <c r="E320" s="3"/>
       <c r="F320" s="3"/>
       <c r="G320" s="3"/>
       <c r="H320" s="3"/>
       <c r="I320" s="3"/>
       <c r="J320" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K320" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L320" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>380,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
-      <c r="A321" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E321" s="3" t="inlineStr">
+      <c r="A321" s="3"/>
+      <c r="B321" s="4"/>
+      <c r="C321" s="4"/>
+      <c r="D321" s="4"/>
+      <c r="E321" s="3"/>
+      <c r="F321" s="3"/>
+      <c r="G321" s="3"/>
+      <c r="H321" s="3"/>
+      <c r="I321" s="3"/>
+      <c r="J321" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K321" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L321" s="3" t="inlineStr">
+        <is>
+          <t>360,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B322" s="4" t="inlineStr">
+        <is>
+          <t>116호6499</t>
+        </is>
+      </c>
+      <c r="C322" s="4" t="inlineStr">
+        <is>
+          <t>GV80 2.5T 마칼루그레이 </t>
+        </is>
+      </c>
+      <c r="D322" s="4" t="inlineStr">
+        <is>
+          <t>시그니처디자인셀렉션2, 22인치휠</t>
+        </is>
+      </c>
+      <c r="E322" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F321" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G321" s="3" t="inlineStr">
+      <c r="F322" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G322" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H321" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I322" s="3"/>
+      <c r="H322" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I322" s="3" t="inlineStr">
+        <is>
+          <t>20,621KM</t>
+        </is>
+      </c>
       <c r="J322" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K322" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L322" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
-      <c r="A323" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A323" s="3"/>
+      <c r="B323" s="4"/>
+      <c r="C323" s="4"/>
       <c r="D323" s="4"/>
-      <c r="E323" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E323" s="3"/>
+      <c r="F323" s="3"/>
+      <c r="G323" s="3"/>
+      <c r="H323" s="3"/>
+      <c r="I323" s="3"/>
       <c r="J323" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K323" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L323" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3"/>
       <c r="B324" s="4"/>
       <c r="C324" s="4"/>
       <c r="D324" s="4"/>
       <c r="E324" s="3"/>
       <c r="F324" s="3"/>
       <c r="G324" s="3"/>
       <c r="H324" s="3"/>
       <c r="I324" s="3"/>
       <c r="J324" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K324" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L324" s="3" t="inlineStr">
+        <is>
+          <t>1,450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="3"/>
+      <c r="B325" s="4"/>
+      <c r="C325" s="4"/>
+      <c r="D325" s="4"/>
+      <c r="E325" s="3"/>
+      <c r="F325" s="3"/>
+      <c r="G325" s="3"/>
+      <c r="H325" s="3"/>
+      <c r="I325" s="3"/>
+      <c r="J325" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K324" s="3" t="inlineStr">
-[...56 lines deleted...]
-      </c>
       <c r="K325" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L325" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3"/>
       <c r="B326" s="4"/>
       <c r="C326" s="4"/>
       <c r="D326" s="4"/>
       <c r="E326" s="3"/>
       <c r="F326" s="3"/>
       <c r="G326" s="3"/>
       <c r="H326" s="3"/>
       <c r="I326" s="3"/>
       <c r="J326" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K326" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L326" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B327" s="4" t="inlineStr">
         <is>
-          <t>106호9051</t>
+          <t>180호2025</t>
         </is>
       </c>
       <c r="C327" s="4" t="inlineStr">
         <is>
-          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
-[...3 lines deleted...]
-      <c r="D327" s="4"/>
+          <t>더 올뉴G80 가솔린 3.5 터보 AWD</t>
+        </is>
+      </c>
+      <c r="D327" s="4" t="inlineStr">
+        <is>
+          <t>시그니처디자인셀렉션1, 파퓰러 패키지, 렉시콘
+ 사운드 시스템, 빌트인캠</t>
+        </is>
+      </c>
       <c r="E327" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F327" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G327" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H327" s="3" t="inlineStr">
         <is>
-          <t>24년12월</t>
+          <t>22년03월</t>
         </is>
       </c>
       <c r="I327" s="3" t="inlineStr">
         <is>
-          <t>21,000KM</t>
+          <t>113,722KM</t>
         </is>
       </c>
       <c r="J327" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K327" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L327" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3"/>
       <c r="B328" s="4"/>
       <c r="C328" s="4"/>
       <c r="D328" s="4"/>
       <c r="E328" s="3"/>
       <c r="F328" s="3"/>
       <c r="G328" s="3"/>
       <c r="H328" s="3"/>
       <c r="I328" s="3"/>
       <c r="J328" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K328" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L328" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3"/>
       <c r="B329" s="4"/>
       <c r="C329" s="4"/>
       <c r="D329" s="4"/>
       <c r="E329" s="3"/>
       <c r="F329" s="3"/>
       <c r="G329" s="3"/>
       <c r="H329" s="3"/>
       <c r="I329" s="3"/>
       <c r="J329" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K329" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L329" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
-      <c r="A330" s="3"/>
-[...7 lines deleted...]
-      <c r="I330" s="3"/>
+      <c r="A330" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B330" s="4" t="inlineStr">
+        <is>
+          <t>116호6850</t>
+        </is>
+      </c>
+      <c r="C330" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D330" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E330" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F330" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G330" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H330" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I330" s="3" t="inlineStr">
+        <is>
+          <t>9,510KM</t>
+        </is>
+      </c>
       <c r="J330" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K330" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L330" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3"/>
       <c r="B331" s="4"/>
       <c r="C331" s="4"/>
       <c r="D331" s="4"/>
       <c r="E331" s="3"/>
       <c r="F331" s="3"/>
       <c r="G331" s="3"/>
       <c r="H331" s="3"/>
       <c r="I331" s="3"/>
       <c r="J331" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K331" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L331" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
-      <c r="A332" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A332" s="3"/>
+      <c r="B332" s="4"/>
+      <c r="C332" s="4"/>
+      <c r="D332" s="4"/>
+      <c r="E332" s="3"/>
+      <c r="F332" s="3"/>
+      <c r="G332" s="3"/>
+      <c r="H332" s="3"/>
+      <c r="I332" s="3"/>
       <c r="J332" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K332" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L332" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3"/>
       <c r="B333" s="4"/>
       <c r="C333" s="4"/>
       <c r="D333" s="4"/>
       <c r="E333" s="3"/>
       <c r="F333" s="3"/>
       <c r="G333" s="3"/>
       <c r="H333" s="3"/>
       <c r="I333" s="3"/>
       <c r="J333" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K333" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L333" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3"/>
       <c r="B334" s="4"/>
       <c r="C334" s="4"/>
       <c r="D334" s="4"/>
       <c r="E334" s="3"/>
       <c r="F334" s="3"/>
       <c r="G334" s="3"/>
       <c r="H334" s="3"/>
       <c r="I334" s="3"/>
       <c r="J334" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K334" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L334" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
-      <c r="A335" s="3"/>
-[...7 lines deleted...]
-      <c r="I335" s="3"/>
+      <c r="A335" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B335" s="4" t="inlineStr">
+        <is>
+          <t>116호7759</t>
+        </is>
+      </c>
+      <c r="C335" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D335" s="4" t="inlineStr">
+        <is>
+          <t>버튼시동팩, 내비게이션, 컨비니언스, 컴포트,
+ 16인치휠, 스타일</t>
+        </is>
+      </c>
+      <c r="E335" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F335" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G335" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H335" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I335" s="3" t="inlineStr">
+        <is>
+          <t>2,051KM</t>
+        </is>
+      </c>
       <c r="J335" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K335" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L335" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3"/>
       <c r="B336" s="4"/>
       <c r="C336" s="4"/>
       <c r="D336" s="4"/>
       <c r="E336" s="3"/>
       <c r="F336" s="3"/>
       <c r="G336" s="3"/>
       <c r="H336" s="3"/>
       <c r="I336" s="3"/>
       <c r="J336" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K336" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K336" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L336" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
-      <c r="A337" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A337" s="3"/>
+      <c r="B337" s="4"/>
+      <c r="C337" s="4"/>
       <c r="D337" s="4"/>
-      <c r="E337" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E337" s="3"/>
+      <c r="F337" s="3"/>
+      <c r="G337" s="3"/>
+      <c r="H337" s="3"/>
+      <c r="I337" s="3"/>
       <c r="J337" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K337" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L337" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="3"/>
       <c r="B338" s="4"/>
       <c r="C338" s="4"/>
       <c r="D338" s="4"/>
       <c r="E338" s="3"/>
       <c r="F338" s="3"/>
       <c r="G338" s="3"/>
       <c r="H338" s="3"/>
       <c r="I338" s="3"/>
       <c r="J338" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K338" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L338" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3"/>
       <c r="B339" s="4"/>
       <c r="C339" s="4"/>
       <c r="D339" s="4"/>
       <c r="E339" s="3"/>
       <c r="F339" s="3"/>
       <c r="G339" s="3"/>
       <c r="H339" s="3"/>
       <c r="I339" s="3"/>
       <c r="J339" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K339" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L339" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
-      <c r="A340" s="3"/>
-[...7 lines deleted...]
-      <c r="I340" s="3"/>
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B340" s="4" t="inlineStr">
+        <is>
+          <t>116허7901</t>
+        </is>
+      </c>
+      <c r="C340" s="4" t="inlineStr">
+        <is>
+          <t>GV70 3.5T AWD 스포츠</t>
+        </is>
+      </c>
+      <c r="D340" s="4" t="inlineStr">
+        <is>
+          <t>스포츠패키지 파퓰러패키지1</t>
+        </is>
+      </c>
+      <c r="E340" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F340" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G340" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H340" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I340" s="3" t="inlineStr">
+        <is>
+          <t>21,492KM</t>
+        </is>
+      </c>
       <c r="J340" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K340" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L340" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
-      <c r="A341" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A341" s="3"/>
+      <c r="B341" s="4"/>
+      <c r="C341" s="4"/>
       <c r="D341" s="4"/>
-      <c r="E341" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E341" s="3"/>
+      <c r="F341" s="3"/>
+      <c r="G341" s="3"/>
+      <c r="H341" s="3"/>
+      <c r="I341" s="3"/>
       <c r="J341" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K341" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L341" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3"/>
       <c r="B342" s="4"/>
       <c r="C342" s="4"/>
       <c r="D342" s="4"/>
       <c r="E342" s="3"/>
       <c r="F342" s="3"/>
       <c r="G342" s="3"/>
       <c r="H342" s="3"/>
       <c r="I342" s="3"/>
       <c r="J342" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K342" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L342" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3"/>
       <c r="B343" s="4"/>
       <c r="C343" s="4"/>
       <c r="D343" s="4"/>
       <c r="E343" s="3"/>
       <c r="F343" s="3"/>
       <c r="G343" s="3"/>
       <c r="H343" s="3"/>
       <c r="I343" s="3"/>
       <c r="J343" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K343" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L343" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
-      <c r="A344" s="3"/>
-[...7 lines deleted...]
-      <c r="I344" s="3"/>
+      <c r="A344" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B344" s="4" t="inlineStr">
+        <is>
+          <t>116허7511</t>
+        </is>
+      </c>
+      <c r="C344" s="4" t="inlineStr">
+        <is>
+          <t>GV70 2.5T </t>
+        </is>
+      </c>
+      <c r="D344" s="4" t="inlineStr">
+        <is>
+          <t>파노라마 선루프, 19인치 휠&amp;타이어</t>
+        </is>
+      </c>
+      <c r="E344" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F344" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G344" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H344" s="3" t="inlineStr">
+        <is>
+          <t>23년11월</t>
+        </is>
+      </c>
+      <c r="I344" s="3" t="inlineStr">
+        <is>
+          <t>31,480KM</t>
+        </is>
+      </c>
       <c r="J344" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K344" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L344" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>1,160,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="3"/>
       <c r="B345" s="4"/>
       <c r="C345" s="4"/>
       <c r="D345" s="4"/>
       <c r="E345" s="3"/>
       <c r="F345" s="3"/>
       <c r="G345" s="3"/>
       <c r="H345" s="3"/>
       <c r="I345" s="3"/>
       <c r="J345" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K345" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L345" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
-      <c r="A346" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A346" s="3"/>
+      <c r="B346" s="4"/>
+      <c r="C346" s="4"/>
       <c r="D346" s="4"/>
-      <c r="E346" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E346" s="3"/>
+      <c r="F346" s="3"/>
+      <c r="G346" s="3"/>
+      <c r="H346" s="3"/>
+      <c r="I346" s="3"/>
       <c r="J346" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K346" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L346" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,060,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="3"/>
       <c r="B347" s="4"/>
       <c r="C347" s="4"/>
       <c r="D347" s="4"/>
       <c r="E347" s="3"/>
       <c r="F347" s="3"/>
       <c r="G347" s="3"/>
       <c r="H347" s="3"/>
       <c r="I347" s="3"/>
       <c r="J347" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K347" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L347" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>1,010,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
-      <c r="A348" s="3"/>
-[...7 lines deleted...]
-      <c r="I348" s="3"/>
+      <c r="A348" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B348" s="4" t="inlineStr">
+        <is>
+          <t>116허6375</t>
+        </is>
+      </c>
+      <c r="C348" s="4" t="inlineStr">
+        <is>
+          <t>GV70 2.5T </t>
+        </is>
+      </c>
+      <c r="D348" s="4" t="inlineStr">
+        <is>
+          <t>파노라마선루프, 19인치휠&amp;타이어</t>
+        </is>
+      </c>
+      <c r="E348" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F348" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G348" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H348" s="3" t="inlineStr">
+        <is>
+          <t>23년06월</t>
+        </is>
+      </c>
+      <c r="I348" s="3" t="inlineStr">
+        <is>
+          <t>41,892KM</t>
+        </is>
+      </c>
       <c r="J348" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K348" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L348" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="3"/>
       <c r="B349" s="4"/>
       <c r="C349" s="4"/>
       <c r="D349" s="4"/>
       <c r="E349" s="3"/>
       <c r="F349" s="3"/>
       <c r="G349" s="3"/>
       <c r="H349" s="3"/>
       <c r="I349" s="3"/>
       <c r="J349" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K349" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L349" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="3"/>
       <c r="B350" s="4"/>
       <c r="C350" s="4"/>
       <c r="D350" s="4"/>
       <c r="E350" s="3"/>
       <c r="F350" s="3"/>
       <c r="G350" s="3"/>
       <c r="H350" s="3"/>
       <c r="I350" s="3"/>
       <c r="J350" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K350" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L350" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
-      <c r="A351" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E351" s="3" t="inlineStr">
+      <c r="A351" s="3"/>
+      <c r="B351" s="4"/>
+      <c r="C351" s="4"/>
+      <c r="D351" s="4"/>
+      <c r="E351" s="3"/>
+      <c r="F351" s="3"/>
+      <c r="G351" s="3"/>
+      <c r="H351" s="3"/>
+      <c r="I351" s="3"/>
+      <c r="J351" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L351" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B352" s="4" t="inlineStr">
+        <is>
+          <t>169하3268</t>
+        </is>
+      </c>
+      <c r="C352" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 프레스티지 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D352" s="4" t="inlineStr">
+        <is>
+          <t>드라이즈와이즈, 스타일, 내비</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F351" s="3" t="inlineStr">
+      <c r="F352" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G351" s="3" t="inlineStr">
+      <c r="G352" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H351" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I352" s="3"/>
+      <c r="H352" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I352" s="3" t="inlineStr">
+        <is>
+          <t>84,025KM</t>
+        </is>
+      </c>
       <c r="J352" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K352" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L352" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="3"/>
       <c r="B353" s="4"/>
       <c r="C353" s="4"/>
       <c r="D353" s="4"/>
       <c r="E353" s="3"/>
       <c r="F353" s="3"/>
       <c r="G353" s="3"/>
       <c r="H353" s="3"/>
       <c r="I353" s="3"/>
       <c r="J353" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>28</t>
         </is>
       </c>
       <c r="K353" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L353" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B354" s="4" t="inlineStr">
         <is>
-          <t>109허7838</t>
+          <t>172하4449</t>
         </is>
       </c>
       <c r="C354" s="4" t="inlineStr">
         <is>
-          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+          <t>레이 밴 1.0 프레스티지</t>
         </is>
       </c>
       <c r="D354" s="4" t="inlineStr">
         <is>
-          <t>기본형-드라이브와이즈, 내비게이션</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E354" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F354" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>민트</t>
         </is>
       </c>
       <c r="G354" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H354" s="3" t="inlineStr">
         <is>
-          <t>25년10월</t>
+          <t>22년07월</t>
         </is>
       </c>
       <c r="I354" s="3" t="inlineStr">
         <is>
-          <t>7,800KM</t>
+          <t>64,066KM</t>
         </is>
       </c>
       <c r="J354" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K354" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L354" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="3"/>
       <c r="B355" s="4"/>
       <c r="C355" s="4"/>
       <c r="D355" s="4"/>
       <c r="E355" s="3"/>
       <c r="F355" s="3"/>
       <c r="G355" s="3"/>
       <c r="H355" s="3"/>
       <c r="I355" s="3"/>
       <c r="J355" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K355" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L355" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="3"/>
       <c r="B356" s="4"/>
       <c r="C356" s="4"/>
       <c r="D356" s="4"/>
       <c r="E356" s="3"/>
       <c r="F356" s="3"/>
       <c r="G356" s="3"/>
       <c r="H356" s="3"/>
       <c r="I356" s="3"/>
       <c r="J356" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>33</t>
         </is>
       </c>
       <c r="K356" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L356" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>370,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B357" s="4" t="inlineStr">
         <is>
-          <t>142호5386</t>
+          <t>116허7572</t>
         </is>
       </c>
       <c r="C357" s="4" t="inlineStr">
         <is>
-          <t>싼타페 (MX5) 가솔린 2.5T 2WD 캘리그래피</t>
+          <t>싼타페 2.5T 익스클루시브 (블랙시트)</t>
         </is>
       </c>
       <c r="D357" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠2, BOSE프리미엄사운드시스템, 듀얼
-[...1 lines deleted...]
-스2</t>
+          <t>동승석전동시트</t>
         </is>
       </c>
       <c r="E357" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F357" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G357" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H357" s="3" t="inlineStr">
         <is>
-          <t>24년06월</t>
+          <t>24년01월</t>
         </is>
       </c>
       <c r="I357" s="3" t="inlineStr">
         <is>
-          <t>30,833KM</t>
+          <t>54,535KM</t>
         </is>
       </c>
       <c r="J357" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K357" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L357" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="3"/>
       <c r="B358" s="4"/>
       <c r="C358" s="4"/>
       <c r="D358" s="4"/>
       <c r="E358" s="3"/>
       <c r="F358" s="3"/>
       <c r="G358" s="3"/>
       <c r="H358" s="3"/>
       <c r="I358" s="3"/>
       <c r="J358" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K358" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L358" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
-      <c r="A359" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A359" s="3"/>
+      <c r="B359" s="4"/>
+      <c r="C359" s="4"/>
+      <c r="D359" s="4"/>
+      <c r="E359" s="3"/>
+      <c r="F359" s="3"/>
+      <c r="G359" s="3"/>
+      <c r="H359" s="3"/>
+      <c r="I359" s="3"/>
       <c r="J359" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K359" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L359" s="3" t="inlineStr">
         <is>
-          <t>1,180,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3"/>
       <c r="B360" s="4"/>
       <c r="C360" s="4"/>
       <c r="D360" s="4"/>
       <c r="E360" s="3"/>
       <c r="F360" s="3"/>
       <c r="G360" s="3"/>
       <c r="H360" s="3"/>
       <c r="I360" s="3"/>
       <c r="J360" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K360" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L360" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B361" s="4" t="inlineStr">
         <is>
-          <t>133하6555</t>
+          <t>116허7654</t>
         </is>
       </c>
       <c r="C361" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 그랜저 IG 2.5 프리미엄</t>
-[...2 lines deleted...]
-      <c r="D361" s="4"/>
+          <t>벤츠 E200 아방가르드</t>
+        </is>
+      </c>
+      <c r="D361" s="4" t="inlineStr">
+        <is>
+          <t>브라운시트 루프라이너-black</t>
+        </is>
+      </c>
       <c r="E361" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H361" s="3" t="inlineStr">
         <is>
-          <t>22년10월</t>
+          <t>24년05월</t>
         </is>
       </c>
       <c r="I361" s="3" t="inlineStr">
         <is>
-          <t>118,300KM</t>
+          <t>19,855KM</t>
         </is>
       </c>
       <c r="J361" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K361" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>170</t>
         </is>
       </c>
       <c r="L361" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="3"/>
       <c r="B362" s="4"/>
       <c r="C362" s="4"/>
       <c r="D362" s="4"/>
       <c r="E362" s="3"/>
       <c r="F362" s="3"/>
       <c r="G362" s="3"/>
       <c r="H362" s="3"/>
       <c r="I362" s="3"/>
       <c r="J362" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K362" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>170</t>
         </is>
       </c>
       <c r="L362" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
-      <c r="A363" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A363" s="3"/>
+      <c r="B363" s="4"/>
+      <c r="C363" s="4"/>
+      <c r="D363" s="4"/>
+      <c r="E363" s="3"/>
+      <c r="F363" s="3"/>
+      <c r="G363" s="3"/>
+      <c r="H363" s="3"/>
+      <c r="I363" s="3"/>
       <c r="J363" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K363" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>170</t>
         </is>
       </c>
       <c r="L363" s="3" t="inlineStr">
         <is>
-          <t>1,790,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="3"/>
       <c r="B364" s="4"/>
       <c r="C364" s="4"/>
       <c r="D364" s="4"/>
       <c r="E364" s="3"/>
       <c r="F364" s="3"/>
       <c r="G364" s="3"/>
       <c r="H364" s="3"/>
       <c r="I364" s="3"/>
       <c r="J364" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K364" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>170</t>
         </is>
       </c>
       <c r="L364" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B365" s="4" t="inlineStr">
         <is>
-          <t>101하9970</t>
+          <t>116호6226</t>
         </is>
       </c>
       <c r="C365" s="4" t="inlineStr">
         <is>
-          <t>그랜저 (GN7) 2.5 가솔린 2WD 익스클루시브</t>
+          <t>싼타페 2.5T 5인승 프레스티지플러스 (피칸브라운투톤
+시트)</t>
         </is>
       </c>
       <c r="D365" s="4" t="inlineStr">
         <is>
-          <t>헤드업디스플레이</t>
+          <t>디자인플러스1</t>
         </is>
       </c>
       <c r="E365" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F365" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G365" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H365" s="3" t="inlineStr">
         <is>
-          <t>23년08월</t>
+          <t>25년02월</t>
         </is>
       </c>
       <c r="I365" s="3" t="inlineStr">
         <is>
-          <t>36,000KM</t>
+          <t>39,059KM</t>
         </is>
       </c>
       <c r="J365" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K365" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L365" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="3"/>
       <c r="B366" s="4"/>
       <c r="C366" s="4"/>
       <c r="D366" s="4"/>
       <c r="E366" s="3"/>
       <c r="F366" s="3"/>
       <c r="G366" s="3"/>
       <c r="H366" s="3"/>
       <c r="I366" s="3"/>
       <c r="J366" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K366" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L366" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
-      <c r="A367" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A367" s="3"/>
+      <c r="B367" s="4"/>
+      <c r="C367" s="4"/>
+      <c r="D367" s="4"/>
+      <c r="E367" s="3"/>
+      <c r="F367" s="3"/>
+      <c r="G367" s="3"/>
+      <c r="H367" s="3"/>
+      <c r="I367" s="3"/>
       <c r="J367" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K367" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L367" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
-      <c r="A368" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A368" s="3"/>
+      <c r="B368" s="4"/>
+      <c r="C368" s="4"/>
+      <c r="D368" s="4"/>
+      <c r="E368" s="3"/>
+      <c r="F368" s="3"/>
+      <c r="G368" s="3"/>
+      <c r="H368" s="3"/>
+      <c r="I368" s="3"/>
       <c r="J368" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K368" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L368" s="3" t="inlineStr">
         <is>
           <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="3"/>
       <c r="B369" s="4"/>
       <c r="C369" s="4"/>
       <c r="D369" s="4"/>
       <c r="E369" s="3"/>
       <c r="F369" s="3"/>
       <c r="G369" s="3"/>
       <c r="H369" s="3"/>
       <c r="I369" s="3"/>
       <c r="J369" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K369" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L369" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B370" s="4" t="inlineStr">
         <is>
-          <t>142호9472</t>
+          <t>116호6665</t>
         </is>
       </c>
       <c r="C370" s="4" t="inlineStr">
         <is>
-          <t>아우디 Q5 40 TFSI quattro Advance
-d</t>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 노블
+레스</t>
         </is>
       </c>
       <c r="D370" s="4" t="inlineStr">
         <is>
-          <t>앞좌석이중접합유리, 스포츠시트 앞좌석통풍, 전
-좌석열선시트</t>
+          <t>스타일-스타일</t>
         </is>
       </c>
       <c r="E370" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F370" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G370" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H370" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>25년07월</t>
         </is>
       </c>
       <c r="I370" s="3" t="inlineStr">
         <is>
-          <t>4,400KM</t>
+          <t>19,027KM</t>
         </is>
       </c>
       <c r="J370" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K370" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L370" s="3" t="inlineStr">
         <is>
-          <t>1,390,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="3"/>
       <c r="B371" s="4"/>
       <c r="C371" s="4"/>
       <c r="D371" s="4"/>
       <c r="E371" s="3"/>
       <c r="F371" s="3"/>
       <c r="G371" s="3"/>
       <c r="H371" s="3"/>
       <c r="I371" s="3"/>
       <c r="J371" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K371" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L371" s="3" t="inlineStr">
         <is>
-          <t>1,290,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
-      <c r="A372" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A372" s="3"/>
+      <c r="B372" s="4"/>
+      <c r="C372" s="4"/>
+      <c r="D372" s="4"/>
+      <c r="E372" s="3"/>
+      <c r="F372" s="3"/>
+      <c r="G372" s="3"/>
+      <c r="H372" s="3"/>
+      <c r="I372" s="3"/>
       <c r="J372" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K372" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L372" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
-      <c r="A373" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A373" s="3"/>
+      <c r="B373" s="4"/>
+      <c r="C373" s="4"/>
+      <c r="D373" s="4"/>
+      <c r="E373" s="3"/>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
+      <c r="H373" s="3"/>
+      <c r="I373" s="3"/>
       <c r="J373" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K373" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L373" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="3"/>
       <c r="B374" s="4"/>
       <c r="C374" s="4"/>
       <c r="D374" s="4"/>
       <c r="E374" s="3"/>
       <c r="F374" s="3"/>
       <c r="G374" s="3"/>
       <c r="H374" s="3"/>
       <c r="I374" s="3"/>
       <c r="J374" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K374" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L374" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B375" s="4" t="inlineStr">
         <is>
-          <t>142호6952</t>
+          <t>116허6239</t>
         </is>
       </c>
       <c r="C375" s="4" t="inlineStr">
         <is>
-          <t>더 뉴팰리세이드 3.8 가솔린 2WD 7인승 르블랑</t>
+          <t>그랜저 2.5 프리미엄</t>
         </is>
       </c>
       <c r="D375" s="4" t="inlineStr">
         <is>
-          <t>2열통풍시트, 컴포트2, 현대스마트센스1, 주
-차보조시스템2</t>
+          <t>파노라마선루프</t>
         </is>
       </c>
       <c r="E375" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F375" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G375" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H375" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>22년12월</t>
         </is>
       </c>
       <c r="I375" s="3" t="inlineStr">
         <is>
-          <t>39,900KM</t>
+          <t>85,829KM</t>
         </is>
       </c>
       <c r="J375" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K375" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L375" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="3"/>
       <c r="B376" s="4"/>
       <c r="C376" s="4"/>
       <c r="D376" s="4"/>
       <c r="E376" s="3"/>
       <c r="F376" s="3"/>
       <c r="G376" s="3"/>
       <c r="H376" s="3"/>
       <c r="I376" s="3"/>
       <c r="J376" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K376" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L376" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
-      <c r="A377" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A377" s="3"/>
+      <c r="B377" s="4"/>
+      <c r="C377" s="4"/>
       <c r="D377" s="4"/>
-      <c r="E377" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E377" s="3"/>
+      <c r="F377" s="3"/>
+      <c r="G377" s="3"/>
+      <c r="H377" s="3"/>
+      <c r="I377" s="3"/>
       <c r="J377" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K377" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L377" s="3" t="inlineStr">
         <is>
-          <t>4,400,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="3"/>
       <c r="B378" s="4"/>
       <c r="C378" s="4"/>
       <c r="D378" s="4"/>
       <c r="E378" s="3"/>
       <c r="F378" s="3"/>
       <c r="G378" s="3"/>
       <c r="H378" s="3"/>
       <c r="I378" s="3"/>
       <c r="J378" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K378" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L378" s="3" t="inlineStr">
         <is>
-          <t>4,540,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
-      <c r="A379" s="3"/>
-[...7 lines deleted...]
-      <c r="I379" s="3"/>
+      <c r="A379" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B379" s="4" t="inlineStr">
+        <is>
+          <t>198호2890</t>
+        </is>
+      </c>
+      <c r="C379" s="4" t="inlineStr">
+        <is>
+          <t>G90 3.5T AWD</t>
+        </is>
+      </c>
+      <c r="D379" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지, 빌트인 캠 패키지</t>
+        </is>
+      </c>
+      <c r="E379" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F379" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G379" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H379" s="3" t="inlineStr">
+        <is>
+          <t>23년03월</t>
+        </is>
+      </c>
+      <c r="I379" s="3" t="inlineStr">
+        <is>
+          <t>95,718KM</t>
+        </is>
+      </c>
       <c r="J379" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K379" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L379" s="3" t="inlineStr">
         <is>
-          <t>4,700,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="3"/>
       <c r="B380" s="4"/>
       <c r="C380" s="4"/>
       <c r="D380" s="4"/>
       <c r="E380" s="3"/>
       <c r="F380" s="3"/>
       <c r="G380" s="3"/>
       <c r="H380" s="3"/>
       <c r="I380" s="3"/>
       <c r="J380" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K380" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L380" s="3" t="inlineStr">
         <is>
-          <t>4,860,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="3"/>
       <c r="B381" s="4"/>
       <c r="C381" s="4"/>
       <c r="D381" s="4"/>
       <c r="E381" s="3"/>
       <c r="F381" s="3"/>
       <c r="G381" s="3"/>
       <c r="H381" s="3"/>
       <c r="I381" s="3"/>
       <c r="J381" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K381" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L381" s="3" t="inlineStr">
+        <is>
+          <t>1,550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="3"/>
+      <c r="B382" s="4"/>
+      <c r="C382" s="4"/>
+      <c r="D382" s="4"/>
+      <c r="E382" s="3"/>
+      <c r="F382" s="3"/>
+      <c r="G382" s="3"/>
+      <c r="H382" s="3"/>
+      <c r="I382" s="3"/>
+      <c r="J382" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K382" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L382" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B383" s="4" t="inlineStr">
+        <is>
+          <t>116호7958</t>
+        </is>
+      </c>
+      <c r="C383" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D383" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E383" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F383" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G383" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H383" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I383" s="3" t="inlineStr">
+        <is>
+          <t>1,287KM</t>
+        </is>
+      </c>
+      <c r="J383" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K381" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K383" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L383" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="3"/>
       <c r="B384" s="4"/>
       <c r="C384" s="4"/>
       <c r="D384" s="4"/>
       <c r="E384" s="3"/>
       <c r="F384" s="3"/>
       <c r="G384" s="3"/>
       <c r="H384" s="3"/>
       <c r="I384" s="3"/>
       <c r="J384" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K384" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L384" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="3"/>
       <c r="B385" s="4"/>
       <c r="C385" s="4"/>
       <c r="D385" s="4"/>
       <c r="E385" s="3"/>
       <c r="F385" s="3"/>
       <c r="G385" s="3"/>
       <c r="H385" s="3"/>
       <c r="I385" s="3"/>
       <c r="J385" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K385" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L385" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
-      <c r="A386" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A386" s="3"/>
+      <c r="B386" s="4"/>
+      <c r="C386" s="4"/>
       <c r="D386" s="4"/>
-      <c r="E386" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E386" s="3"/>
+      <c r="F386" s="3"/>
+      <c r="G386" s="3"/>
+      <c r="H386" s="3"/>
+      <c r="I386" s="3"/>
       <c r="J386" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K386" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L386" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="3"/>
       <c r="B387" s="4"/>
       <c r="C387" s="4"/>
       <c r="D387" s="4"/>
       <c r="E387" s="3"/>
       <c r="F387" s="3"/>
       <c r="G387" s="3"/>
       <c r="H387" s="3"/>
       <c r="I387" s="3"/>
       <c r="J387" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K387" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L387" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
-      <c r="A388" s="3"/>
-[...7 lines deleted...]
-      <c r="I388" s="3"/>
+      <c r="A388" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B388" s="4" t="inlineStr">
+        <is>
+          <t>116호7156</t>
+        </is>
+      </c>
+      <c r="C388" s="4" t="inlineStr">
+        <is>
+          <t>GV80 2.5T AWD </t>
+        </is>
+      </c>
+      <c r="D388" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠, 빌트인캠패키지, 파퓰러패키지</t>
+        </is>
+      </c>
+      <c r="E388" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F388" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G388" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H388" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I388" s="3" t="inlineStr">
+        <is>
+          <t>11,255KM</t>
+        </is>
+      </c>
       <c r="J388" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K388" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L388" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="3"/>
       <c r="B389" s="4"/>
       <c r="C389" s="4"/>
       <c r="D389" s="4"/>
       <c r="E389" s="3"/>
       <c r="F389" s="3"/>
       <c r="G389" s="3"/>
       <c r="H389" s="3"/>
       <c r="I389" s="3"/>
       <c r="J389" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K389" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L389" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
-      <c r="A390" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A390" s="3"/>
+      <c r="B390" s="4"/>
+      <c r="C390" s="4"/>
+      <c r="D390" s="4"/>
+      <c r="E390" s="3"/>
+      <c r="F390" s="3"/>
+      <c r="G390" s="3"/>
+      <c r="H390" s="3"/>
+      <c r="I390" s="3"/>
       <c r="J390" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K390" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L390" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="3"/>
       <c r="B391" s="4"/>
       <c r="C391" s="4"/>
       <c r="D391" s="4"/>
       <c r="E391" s="3"/>
       <c r="F391" s="3"/>
       <c r="G391" s="3"/>
       <c r="H391" s="3"/>
       <c r="I391" s="3"/>
       <c r="J391" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K391" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L391" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="3"/>
       <c r="B392" s="4"/>
       <c r="C392" s="4"/>
       <c r="D392" s="4"/>
       <c r="E392" s="3"/>
       <c r="F392" s="3"/>
       <c r="G392" s="3"/>
       <c r="H392" s="3"/>
       <c r="I392" s="3"/>
       <c r="J392" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K392" s="3" t="inlineStr">
         <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L392" s="3" t="inlineStr">
+        <is>
+          <t>1,550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
+      <c r="A393" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B393" s="4" t="inlineStr">
+        <is>
+          <t>116허7838</t>
+        </is>
+      </c>
+      <c r="C393" s="4" t="inlineStr">
+        <is>
+          <t>레이 1.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D393" s="4" t="inlineStr">
+        <is>
+          <t>기본형-내비게이션</t>
+        </is>
+      </c>
+      <c r="E393" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F393" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G393" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H393" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I393" s="3" t="inlineStr">
+        <is>
+          <t>22,266KM</t>
+        </is>
+      </c>
+      <c r="J393" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K393" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L392" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L393" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="3"/>
       <c r="B394" s="4"/>
       <c r="C394" s="4"/>
       <c r="D394" s="4"/>
       <c r="E394" s="3"/>
       <c r="F394" s="3"/>
       <c r="G394" s="3"/>
       <c r="H394" s="3"/>
       <c r="I394" s="3"/>
       <c r="J394" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K394" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L394" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
-      <c r="A395" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A395" s="3"/>
+      <c r="B395" s="4"/>
+      <c r="C395" s="4"/>
+      <c r="D395" s="4"/>
+      <c r="E395" s="3"/>
+      <c r="F395" s="3"/>
+      <c r="G395" s="3"/>
+      <c r="H395" s="3"/>
+      <c r="I395" s="3"/>
       <c r="J395" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K395" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L395" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="3"/>
       <c r="B396" s="4"/>
       <c r="C396" s="4"/>
       <c r="D396" s="4"/>
       <c r="E396" s="3"/>
       <c r="F396" s="3"/>
       <c r="G396" s="3"/>
       <c r="H396" s="3"/>
       <c r="I396" s="3"/>
       <c r="J396" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K396" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L396" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="3"/>
       <c r="B397" s="4"/>
       <c r="C397" s="4"/>
       <c r="D397" s="4"/>
       <c r="E397" s="3"/>
       <c r="F397" s="3"/>
       <c r="G397" s="3"/>
       <c r="H397" s="3"/>
       <c r="I397" s="3"/>
       <c r="J397" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>59</t>
         </is>
       </c>
       <c r="K397" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L397" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
-      <c r="A398" s="3"/>
-[...7 lines deleted...]
-      <c r="I398" s="3"/>
+      <c r="A398" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B398" s="4" t="inlineStr">
+        <is>
+          <t>161호8007</t>
+        </is>
+      </c>
+      <c r="C398" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K9 가솔린 3.8 플래티넘 베스트셀렉션I AWD</t>
+        </is>
+      </c>
+      <c r="D398" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E398" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F398" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G398" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H398" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I398" s="3" t="inlineStr">
+        <is>
+          <t>44,610KM</t>
+        </is>
+      </c>
       <c r="J398" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K398" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L398" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="3"/>
       <c r="B399" s="4"/>
       <c r="C399" s="4"/>
       <c r="D399" s="4"/>
       <c r="E399" s="3"/>
       <c r="F399" s="3"/>
       <c r="G399" s="3"/>
       <c r="H399" s="3"/>
       <c r="I399" s="3"/>
       <c r="J399" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K399" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L399" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
-      <c r="A400" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A400" s="3"/>
+      <c r="B400" s="4"/>
+      <c r="C400" s="4"/>
+      <c r="D400" s="4"/>
+      <c r="E400" s="3"/>
+      <c r="F400" s="3"/>
+      <c r="G400" s="3"/>
+      <c r="H400" s="3"/>
+      <c r="I400" s="3"/>
       <c r="J400" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K400" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L400" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,030,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="3"/>
       <c r="B401" s="4"/>
       <c r="C401" s="4"/>
       <c r="D401" s="4"/>
       <c r="E401" s="3"/>
       <c r="F401" s="3"/>
       <c r="G401" s="3"/>
       <c r="H401" s="3"/>
       <c r="I401" s="3"/>
       <c r="J401" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K401" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L401" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="3"/>
       <c r="B402" s="4"/>
       <c r="C402" s="4"/>
       <c r="D402" s="4"/>
       <c r="E402" s="3"/>
       <c r="F402" s="3"/>
       <c r="G402" s="3"/>
       <c r="H402" s="3"/>
       <c r="I402" s="3"/>
       <c r="J402" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K402" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L402" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
-      <c r="A403" s="3"/>
-[...7 lines deleted...]
-      <c r="I403" s="3"/>
+      <c r="A403" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B403" s="4" t="inlineStr">
+        <is>
+          <t>125호4674</t>
+        </is>
+      </c>
+      <c r="C403" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 가솔린 1.0 터보 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D403" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 액티브 Ⅱ, 액티브 플러스</t>
+        </is>
+      </c>
+      <c r="E403" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F403" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G403" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H403" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I403" s="3" t="inlineStr">
+        <is>
+          <t>30,800KM</t>
+        </is>
+      </c>
       <c r="J403" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K403" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L403" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="3"/>
       <c r="B404" s="4"/>
       <c r="C404" s="4"/>
       <c r="D404" s="4"/>
       <c r="E404" s="3"/>
       <c r="F404" s="3"/>
       <c r="G404" s="3"/>
       <c r="H404" s="3"/>
       <c r="I404" s="3"/>
       <c r="J404" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K404" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L404" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
-      <c r="A405" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A405" s="3"/>
+      <c r="B405" s="4"/>
+      <c r="C405" s="4"/>
+      <c r="D405" s="4"/>
+      <c r="E405" s="3"/>
+      <c r="F405" s="3"/>
+      <c r="G405" s="3"/>
+      <c r="H405" s="3"/>
+      <c r="I405" s="3"/>
       <c r="J405" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K405" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L405" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="3"/>
       <c r="B406" s="4"/>
       <c r="C406" s="4"/>
       <c r="D406" s="4"/>
       <c r="E406" s="3"/>
       <c r="F406" s="3"/>
       <c r="G406" s="3"/>
       <c r="H406" s="3"/>
       <c r="I406" s="3"/>
       <c r="J406" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>47</t>
         </is>
       </c>
       <c r="K406" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L406" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
-      <c r="A407" s="3"/>
-[...7 lines deleted...]
-      <c r="I407" s="3"/>
+      <c r="A407" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B407" s="4" t="inlineStr">
+        <is>
+          <t>101허2769</t>
+        </is>
+      </c>
+      <c r="C407" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴G80 가솔린 2.5 터보 2WD 기본형</t>
+        </is>
+      </c>
+      <c r="D407" s="4" t="inlineStr">
+        <is>
+          <t>ECS, 렉시콘 사운드 시스템, 파퓰러 패키지
+, 파노라마 선루프</t>
+        </is>
+      </c>
+      <c r="E407" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F407" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G407" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H407" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I407" s="3" t="inlineStr">
+        <is>
+          <t>102,450KM</t>
+        </is>
+      </c>
       <c r="J407" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K407" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L407" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="3"/>
       <c r="B408" s="4"/>
       <c r="C408" s="4"/>
       <c r="D408" s="4"/>
       <c r="E408" s="3"/>
       <c r="F408" s="3"/>
       <c r="G408" s="3"/>
       <c r="H408" s="3"/>
       <c r="I408" s="3"/>
       <c r="J408" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K408" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L408" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="3"/>
       <c r="B409" s="4"/>
       <c r="C409" s="4"/>
       <c r="D409" s="4"/>
       <c r="E409" s="3"/>
       <c r="F409" s="3"/>
       <c r="G409" s="3"/>
       <c r="H409" s="3"/>
       <c r="I409" s="3"/>
       <c r="J409" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K409" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L409" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
-      <c r="A410" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E410" s="3" t="inlineStr">
+      <c r="A410" s="3"/>
+      <c r="B410" s="4"/>
+      <c r="C410" s="4"/>
+      <c r="D410" s="4"/>
+      <c r="E410" s="3"/>
+      <c r="F410" s="3"/>
+      <c r="G410" s="3"/>
+      <c r="H410" s="3"/>
+      <c r="I410" s="3"/>
+      <c r="J410" s="3" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="K410" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L410" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B411" s="4" t="inlineStr">
+        <is>
+          <t>101호2751</t>
+        </is>
+      </c>
+      <c r="C411" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴G80 가솔린 3.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D411" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지2, 파퓰러 패키지,
+SDS2</t>
+        </is>
+      </c>
+      <c r="E411" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F410" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G410" s="3" t="inlineStr">
+      <c r="F411" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G411" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H410" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J410" s="3" t="inlineStr">
+      <c r="H411" s="3" t="inlineStr">
+        <is>
+          <t>20년09월</t>
+        </is>
+      </c>
+      <c r="I411" s="3" t="inlineStr">
+        <is>
+          <t>103,000KM</t>
+        </is>
+      </c>
+      <c r="J411" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K410" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K411" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L411" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="3"/>
       <c r="B412" s="4"/>
       <c r="C412" s="4"/>
       <c r="D412" s="4"/>
       <c r="E412" s="3"/>
       <c r="F412" s="3"/>
       <c r="G412" s="3"/>
       <c r="H412" s="3"/>
       <c r="I412" s="3"/>
       <c r="J412" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K412" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L412" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="3"/>
       <c r="B413" s="4"/>
       <c r="C413" s="4"/>
       <c r="D413" s="4"/>
       <c r="E413" s="3"/>
       <c r="F413" s="3"/>
       <c r="G413" s="3"/>
       <c r="H413" s="3"/>
       <c r="I413" s="3"/>
       <c r="J413" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K413" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L413" s="3" t="inlineStr">
         <is>
           <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B414" s="4" t="inlineStr">
         <is>
-          <t>109호7674</t>
+          <t>161하8034</t>
         </is>
       </c>
       <c r="C414" s="4" t="inlineStr">
         <is>
-          <t>레이 가솔린 1.0 트랜디</t>
+          <t>더 올뉴G80 가솔린 3.5 터보 AWD 기본형</t>
         </is>
       </c>
       <c r="D414" s="4" t="inlineStr">
         <is>
-          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
-동팩</t>
+          <t>파노라마 선루프, 파퓰러 패키지</t>
         </is>
       </c>
       <c r="E414" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H414" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>20년06월</t>
         </is>
       </c>
       <c r="I414" s="3" t="inlineStr">
         <is>
-          <t>2,670KM</t>
+          <t>91,400KM</t>
         </is>
       </c>
       <c r="J414" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K414" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L414" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="3"/>
       <c r="B415" s="4"/>
       <c r="C415" s="4"/>
       <c r="D415" s="4"/>
       <c r="E415" s="3"/>
       <c r="F415" s="3"/>
       <c r="G415" s="3"/>
       <c r="H415" s="3"/>
       <c r="I415" s="3"/>
       <c r="J415" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K415" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L415" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="3"/>
       <c r="B416" s="4"/>
       <c r="C416" s="4"/>
       <c r="D416" s="4"/>
       <c r="E416" s="3"/>
       <c r="F416" s="3"/>
       <c r="G416" s="3"/>
       <c r="H416" s="3"/>
       <c r="I416" s="3"/>
       <c r="J416" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>33</t>
         </is>
       </c>
       <c r="K416" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L416" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
-      <c r="A417" s="3"/>
-[...7 lines deleted...]
-      <c r="I417" s="3"/>
+      <c r="A417" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B417" s="4" t="inlineStr">
+        <is>
+          <t>182허6251</t>
+        </is>
+      </c>
+      <c r="C417" s="4" t="inlineStr">
+        <is>
+          <t>모닝 어반 밴</t>
+        </is>
+      </c>
+      <c r="D417" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E417" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F417" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G417" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H417" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I417" s="3" t="inlineStr">
+        <is>
+          <t>90,281KM</t>
+        </is>
+      </c>
       <c r="J417" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K417" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L417" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
-      <c r="A418" s="3"/>
-[...7 lines deleted...]
-      <c r="I418" s="3"/>
+      <c r="A418" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B418" s="4" t="inlineStr">
+        <is>
+          <t>170허8246</t>
+        </is>
+      </c>
+      <c r="C418" s="4" t="inlineStr">
+        <is>
+          <t>올 뉴K3 1.6 가솔린 스탠다드</t>
+        </is>
+      </c>
+      <c r="D418" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E418" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F418" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G418" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H418" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I418" s="3" t="inlineStr">
+        <is>
+          <t>138,402KM</t>
+        </is>
+      </c>
       <c r="J418" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K418" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L418" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
-      <c r="A419" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E419" s="3" t="inlineStr">
+      <c r="A419" s="3"/>
+      <c r="B419" s="4"/>
+      <c r="C419" s="4"/>
+      <c r="D419" s="4"/>
+      <c r="E419" s="3"/>
+      <c r="F419" s="3"/>
+      <c r="G419" s="3"/>
+      <c r="H419" s="3"/>
+      <c r="I419" s="3"/>
+      <c r="J419" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K419" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L419" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B420" s="4" t="inlineStr">
+        <is>
+          <t>170허1695</t>
+        </is>
+      </c>
+      <c r="C420" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄 초
+이스</t>
+        </is>
+      </c>
+      <c r="D420" s="4"/>
+      <c r="E420" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F419" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G419" s="3" t="inlineStr">
+      <c r="F420" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G420" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H419" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J419" s="3" t="inlineStr">
+      <c r="H420" s="3" t="inlineStr">
+        <is>
+          <t>21년01월</t>
+        </is>
+      </c>
+      <c r="I420" s="3" t="inlineStr">
+        <is>
+          <t>190,999KM</t>
+        </is>
+      </c>
+      <c r="J420" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K419" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K420" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L420" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="3"/>
       <c r="B421" s="4"/>
       <c r="C421" s="4"/>
       <c r="D421" s="4"/>
       <c r="E421" s="3"/>
       <c r="F421" s="3"/>
       <c r="G421" s="3"/>
       <c r="H421" s="3"/>
       <c r="I421" s="3"/>
       <c r="J421" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K421" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L421" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="3"/>
       <c r="B422" s="4"/>
       <c r="C422" s="4"/>
       <c r="D422" s="4"/>
       <c r="E422" s="3"/>
       <c r="F422" s="3"/>
       <c r="G422" s="3"/>
       <c r="H422" s="3"/>
       <c r="I422" s="3"/>
       <c r="J422" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K422" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L422" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
-      <c r="A423" s="3"/>
-[...7 lines deleted...]
-      <c r="I423" s="3"/>
+      <c r="A423" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B423" s="4" t="inlineStr">
+        <is>
+          <t>148호4746</t>
+        </is>
+      </c>
+      <c r="C423" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 가솔린 1.6</t>
+        </is>
+      </c>
+      <c r="D423" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스Ⅰ, 컴포트IV, 인포테인먼트라이트</t>
+        </is>
+      </c>
+      <c r="E423" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F423" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G423" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H423" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I423" s="3" t="inlineStr">
+        <is>
+          <t>87,490KM</t>
+        </is>
+      </c>
       <c r="J423" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K423" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L423" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
-      <c r="A424" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E424" s="3" t="inlineStr">
+      <c r="A424" s="3"/>
+      <c r="B424" s="4"/>
+      <c r="C424" s="4"/>
+      <c r="D424" s="4"/>
+      <c r="E424" s="3"/>
+      <c r="F424" s="3"/>
+      <c r="G424" s="3"/>
+      <c r="H424" s="3"/>
+      <c r="I424" s="3"/>
+      <c r="J424" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K424" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L424" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B425" s="4" t="inlineStr">
+        <is>
+          <t>191하5467</t>
+        </is>
+      </c>
+      <c r="C425" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 가솔린 1.6</t>
+        </is>
+      </c>
+      <c r="D425" s="4"/>
+      <c r="E425" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F424" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G424" s="3" t="inlineStr">
+      <c r="F425" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G425" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H424" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J424" s="3" t="inlineStr">
+      <c r="H425" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I425" s="3" t="inlineStr">
+        <is>
+          <t>108,113KM</t>
+        </is>
+      </c>
+      <c r="J425" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K424" s="3" t="inlineStr">
+      <c r="K425" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="L424" s="3" t="inlineStr">
+      <c r="L425" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="3"/>
       <c r="B426" s="4"/>
       <c r="C426" s="4"/>
       <c r="D426" s="4"/>
       <c r="E426" s="3"/>
       <c r="F426" s="3"/>
       <c r="G426" s="3"/>
       <c r="H426" s="3"/>
       <c r="I426" s="3"/>
       <c r="J426" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K426" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L426" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
-      <c r="A427" s="3"/>
-[...1 lines deleted...]
-      <c r="C427" s="4"/>
+      <c r="A427" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B427" s="4" t="inlineStr">
+        <is>
+          <t>141하9928</t>
+        </is>
+      </c>
+      <c r="C427" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
       <c r="D427" s="4"/>
-      <c r="E427" s="3"/>
-[...3 lines deleted...]
-      <c r="I427" s="3"/>
+      <c r="E427" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F427" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G427" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H427" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I427" s="3" t="inlineStr">
+        <is>
+          <t>83,983KM</t>
+        </is>
+      </c>
       <c r="J427" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K427" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L427" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="3"/>
       <c r="B428" s="4"/>
       <c r="C428" s="4"/>
       <c r="D428" s="4"/>
       <c r="E428" s="3"/>
       <c r="F428" s="3"/>
       <c r="G428" s="3"/>
       <c r="H428" s="3"/>
       <c r="I428" s="3"/>
       <c r="J428" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K428" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L428" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B429" s="4" t="inlineStr">
         <is>
-          <t>109호7908</t>
+          <t>53호9338</t>
         </is>
       </c>
       <c r="C429" s="4" t="inlineStr">
         <is>
-          <t>레이 가솔린 1.0 트랜디</t>
+          <t>올 뉴K7 2.4 GDi 노블레스</t>
         </is>
       </c>
       <c r="D429" s="4" t="inlineStr">
         <is>
-          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
-동팩</t>
+          <t>기본형-컴포트2</t>
         </is>
       </c>
       <c r="E429" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F429" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G429" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H429" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>19년07월</t>
         </is>
       </c>
       <c r="I429" s="3" t="inlineStr">
         <is>
-          <t>158KM</t>
+          <t>234,653KM</t>
         </is>
       </c>
       <c r="J429" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K429" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L429" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="3"/>
       <c r="B430" s="4"/>
       <c r="C430" s="4"/>
       <c r="D430" s="4"/>
       <c r="E430" s="3"/>
       <c r="F430" s="3"/>
       <c r="G430" s="3"/>
       <c r="H430" s="3"/>
       <c r="I430" s="3"/>
       <c r="J430" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K430" s="3" t="inlineStr">
         <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="L430" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B431" s="4" t="inlineStr">
+        <is>
+          <t>156하3203</t>
+        </is>
+      </c>
+      <c r="C431" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D431" s="4"/>
+      <c r="E431" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F431" s="3" t="inlineStr">
+        <is>
+          <t>국방색</t>
+        </is>
+      </c>
+      <c r="G431" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H431" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I431" s="3" t="inlineStr">
+        <is>
+          <t>24,094KM</t>
+        </is>
+      </c>
+      <c r="J431" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K431" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L430" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L431" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="3"/>
       <c r="B432" s="4"/>
       <c r="C432" s="4"/>
       <c r="D432" s="4"/>
       <c r="E432" s="3"/>
       <c r="F432" s="3"/>
       <c r="G432" s="3"/>
       <c r="H432" s="3"/>
       <c r="I432" s="3"/>
       <c r="J432" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K432" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L432" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="3"/>
       <c r="B433" s="4"/>
       <c r="C433" s="4"/>
       <c r="D433" s="4"/>
       <c r="E433" s="3"/>
       <c r="F433" s="3"/>
       <c r="G433" s="3"/>
       <c r="H433" s="3"/>
       <c r="I433" s="3"/>
       <c r="J433" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K433" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L433" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B434" s="4" t="inlineStr">
         <is>
-          <t>109호7213</t>
+          <t>140호2165</t>
         </is>
       </c>
       <c r="C434" s="4" t="inlineStr">
         <is>
-          <t>XM3 1.6 GTe RE+</t>
-[...6 lines deleted...]
-      </c>
+          <t>더뉴그랜저 2.5 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="D434" s="4"/>
       <c r="E434" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F434" s="3" t="inlineStr">
         <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G434" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H434" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I434" s="3" t="inlineStr">
+        <is>
+          <t>110,084KM</t>
+        </is>
+      </c>
+      <c r="J434" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K434" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L434" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B435" s="4" t="inlineStr">
+        <is>
+          <t>154호2286</t>
+        </is>
+      </c>
+      <c r="C435" s="4" t="inlineStr">
+        <is>
+          <t>더뉴 K3 1.6 프레스티지</t>
+        </is>
+      </c>
+      <c r="D435" s="4" t="inlineStr">
+        <is>
+          <t>통풍시트 </t>
+        </is>
+      </c>
+      <c r="E435" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F435" s="3" t="inlineStr">
+        <is>
           <t>화이트</t>
         </is>
       </c>
-      <c r="G434" s="3" t="inlineStr">
+      <c r="G435" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H434" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J434" s="3" t="inlineStr">
+      <c r="H435" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I435" s="3" t="inlineStr">
+        <is>
+          <t>34,780KM</t>
+        </is>
+      </c>
+      <c r="J435" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K434" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K435" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L435" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="3"/>
       <c r="B436" s="4"/>
       <c r="C436" s="4"/>
       <c r="D436" s="4"/>
       <c r="E436" s="3"/>
       <c r="F436" s="3"/>
       <c r="G436" s="3"/>
       <c r="H436" s="3"/>
       <c r="I436" s="3"/>
       <c r="J436" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K436" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L436" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
-      <c r="A437" s="3"/>
-[...7 lines deleted...]
-      <c r="I437" s="3"/>
+      <c r="A437" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B437" s="4" t="inlineStr">
+        <is>
+          <t>125호5032</t>
+        </is>
+      </c>
+      <c r="C437" s="4" t="inlineStr">
+        <is>
+          <t>GV70 2.5 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D437" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지 I</t>
+        </is>
+      </c>
+      <c r="E437" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F437" s="3" t="inlineStr">
+        <is>
+          <t>우유니 화이트</t>
+        </is>
+      </c>
+      <c r="G437" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H437" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I437" s="3" t="inlineStr">
+        <is>
+          <t>38,000KM</t>
+        </is>
+      </c>
       <c r="J437" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K437" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L437" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
-      <c r="A438" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A438" s="3"/>
+      <c r="B438" s="4"/>
+      <c r="C438" s="4"/>
+      <c r="D438" s="4"/>
+      <c r="E438" s="3"/>
+      <c r="F438" s="3"/>
+      <c r="G438" s="3"/>
+      <c r="H438" s="3"/>
+      <c r="I438" s="3"/>
       <c r="J438" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K438" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L438" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="3"/>
       <c r="B439" s="4"/>
       <c r="C439" s="4"/>
       <c r="D439" s="4"/>
       <c r="E439" s="3"/>
       <c r="F439" s="3"/>
       <c r="G439" s="3"/>
       <c r="H439" s="3"/>
       <c r="I439" s="3"/>
       <c r="J439" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K439" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L439" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>1,290,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="3"/>
       <c r="B440" s="4"/>
       <c r="C440" s="4"/>
       <c r="D440" s="4"/>
       <c r="E440" s="3"/>
       <c r="F440" s="3"/>
       <c r="G440" s="3"/>
       <c r="H440" s="3"/>
       <c r="I440" s="3"/>
       <c r="J440" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K440" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L440" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,160,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="3"/>
       <c r="B441" s="4"/>
       <c r="C441" s="4"/>
       <c r="D441" s="4"/>
       <c r="E441" s="3"/>
       <c r="F441" s="3"/>
       <c r="G441" s="3"/>
       <c r="H441" s="3"/>
       <c r="I441" s="3"/>
       <c r="J441" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K441" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L441" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
-      <c r="A442" s="3"/>
-[...7 lines deleted...]
-      <c r="I442" s="3"/>
+      <c r="A442" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B442" s="4" t="inlineStr">
+        <is>
+          <t>125호5146</t>
+        </is>
+      </c>
+      <c r="C442" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D442" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E442" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F442" s="3" t="inlineStr">
+        <is>
+          <t>검정색</t>
+        </is>
+      </c>
+      <c r="G442" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H442" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I442" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
       <c r="J442" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K442" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L442" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,310,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
-      <c r="A443" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A443" s="3"/>
+      <c r="B443" s="4"/>
+      <c r="C443" s="4"/>
+      <c r="D443" s="4"/>
+      <c r="E443" s="3"/>
+      <c r="F443" s="3"/>
+      <c r="G443" s="3"/>
+      <c r="H443" s="3"/>
+      <c r="I443" s="3"/>
       <c r="J443" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K443" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L443" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>1,240,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="3"/>
       <c r="B444" s="4"/>
       <c r="C444" s="4"/>
       <c r="D444" s="4"/>
       <c r="E444" s="3"/>
       <c r="F444" s="3"/>
       <c r="G444" s="3"/>
       <c r="H444" s="3"/>
       <c r="I444" s="3"/>
       <c r="J444" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K444" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L444" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="3"/>
       <c r="B445" s="4"/>
       <c r="C445" s="4"/>
       <c r="D445" s="4"/>
       <c r="E445" s="3"/>
       <c r="F445" s="3"/>
       <c r="G445" s="3"/>
       <c r="H445" s="3"/>
       <c r="I445" s="3"/>
       <c r="J445" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K445" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L445" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
-      <c r="A446" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E446" s="3" t="inlineStr">
+      <c r="A446" s="3"/>
+      <c r="B446" s="4"/>
+      <c r="C446" s="4"/>
+      <c r="D446" s="4"/>
+      <c r="E446" s="3"/>
+      <c r="F446" s="3"/>
+      <c r="G446" s="3"/>
+      <c r="H446" s="3"/>
+      <c r="I446" s="3"/>
+      <c r="J446" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K446" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L446" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
+      <c r="A447" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B447" s="4" t="inlineStr">
+        <is>
+          <t>101호8982</t>
+        </is>
+      </c>
+      <c r="C447" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 프레스티지 가솔린 4WD</t>
+        </is>
+      </c>
+      <c r="D447" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 썬루프</t>
+        </is>
+      </c>
+      <c r="E447" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F446" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G446" s="3" t="inlineStr">
+      <c r="F447" s="3" t="inlineStr">
+        <is>
+          <t>스틸 그라파이트</t>
+        </is>
+      </c>
+      <c r="G447" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H446" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J446" s="3" t="inlineStr">
+      <c r="H447" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I447" s="3" t="inlineStr">
+        <is>
+          <t>62,000KM</t>
+        </is>
+      </c>
+      <c r="J447" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K446" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K447" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L447" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>1,170,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="3"/>
       <c r="B448" s="4"/>
       <c r="C448" s="4"/>
       <c r="D448" s="4"/>
       <c r="E448" s="3"/>
       <c r="F448" s="3"/>
       <c r="G448" s="3"/>
       <c r="H448" s="3"/>
       <c r="I448" s="3"/>
       <c r="J448" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K448" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L448" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="3"/>
       <c r="B449" s="4"/>
       <c r="C449" s="4"/>
       <c r="D449" s="4"/>
       <c r="E449" s="3"/>
       <c r="F449" s="3"/>
       <c r="G449" s="3"/>
       <c r="H449" s="3"/>
       <c r="I449" s="3"/>
       <c r="J449" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K449" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L449" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="3"/>
       <c r="B450" s="4"/>
       <c r="C450" s="4"/>
       <c r="D450" s="4"/>
       <c r="E450" s="3"/>
       <c r="F450" s="3"/>
       <c r="G450" s="3"/>
       <c r="H450" s="3"/>
       <c r="I450" s="3"/>
       <c r="J450" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K450" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L450" s="3" t="inlineStr">
         <is>
-          <t>370,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B451" s="4" t="inlineStr">
         <is>
-          <t>116호6741</t>
+          <t>101하1346</t>
         </is>
       </c>
       <c r="C451" s="4" t="inlineStr">
         <is>
-          <t>더 뉴트레일블레이저 1.35 가솔린 2WD Premie
-[...3 lines deleted...]
-      <c r="D451" s="4"/>
+          <t>아반떼 1.6 모던 가솔린</t>
+        </is>
+      </c>
+      <c r="D451" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비</t>
+        </is>
+      </c>
       <c r="E451" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F451" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G451" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H451" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>20년01월</t>
         </is>
       </c>
       <c r="I451" s="3" t="inlineStr">
         <is>
-          <t>2,333KM</t>
+          <t>122,000KM</t>
         </is>
       </c>
       <c r="J451" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K451" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L451" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
-      <c r="A452" s="3"/>
-[...7 lines deleted...]
-      <c r="I452" s="3"/>
+      <c r="A452" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B452" s="4" t="inlineStr">
+        <is>
+          <t>101호7624</t>
+        </is>
+      </c>
+      <c r="C452" s="4" t="inlineStr">
+        <is>
+          <t>G80 3.5 가솔린 AWD</t>
+        </is>
+      </c>
+      <c r="D452" s="4" t="inlineStr">
+        <is>
+          <t>HUD, 드라이빙어시스턴스 패키지, 빌트인캠 
+패키지</t>
+        </is>
+      </c>
+      <c r="E452" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F452" s="3" t="inlineStr">
+        <is>
+          <t>비크 블랙</t>
+        </is>
+      </c>
+      <c r="G452" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H452" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I452" s="3" t="inlineStr">
+        <is>
+          <t>62,000KM</t>
+        </is>
+      </c>
       <c r="J452" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K452" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L452" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>1,580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="3"/>
       <c r="B453" s="4"/>
       <c r="C453" s="4"/>
       <c r="D453" s="4"/>
       <c r="E453" s="3"/>
       <c r="F453" s="3"/>
       <c r="G453" s="3"/>
       <c r="H453" s="3"/>
       <c r="I453" s="3"/>
       <c r="J453" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K453" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L453" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>1,490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="3"/>
       <c r="B454" s="4"/>
       <c r="C454" s="4"/>
       <c r="D454" s="4"/>
       <c r="E454" s="3"/>
       <c r="F454" s="3"/>
       <c r="G454" s="3"/>
       <c r="H454" s="3"/>
       <c r="I454" s="3"/>
       <c r="J454" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K454" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L454" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,340,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="3"/>
       <c r="B455" s="4"/>
       <c r="C455" s="4"/>
       <c r="D455" s="4"/>
       <c r="E455" s="3"/>
       <c r="F455" s="3"/>
       <c r="G455" s="3"/>
       <c r="H455" s="3"/>
       <c r="I455" s="3"/>
       <c r="J455" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K455" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L455" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>1,210,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B456" s="4" t="inlineStr">
         <is>
-          <t>116호6450</t>
+          <t>101호7931</t>
         </is>
       </c>
       <c r="C456" s="4" t="inlineStr">
         <is>
-          <t>싼타페 2.5T 익스클루시브</t>
-[...2 lines deleted...]
-      <c r="D456" s="4"/>
+          <t>GV80 3.5 가솔린 AWD</t>
+        </is>
+      </c>
+      <c r="D456" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러 패키지, 파노라마 썬루프</t>
+        </is>
+      </c>
       <c r="E456" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F456" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>세빌 실버</t>
         </is>
       </c>
       <c r="G456" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H456" s="3" t="inlineStr">
         <is>
-          <t>25년05월</t>
+          <t>22년01월</t>
         </is>
       </c>
       <c r="I456" s="3" t="inlineStr">
         <is>
-          <t>17,676KM</t>
+          <t>60,000KM</t>
         </is>
       </c>
       <c r="J456" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K456" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L456" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>2,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="3"/>
       <c r="B457" s="4"/>
       <c r="C457" s="4"/>
       <c r="D457" s="4"/>
       <c r="E457" s="3"/>
       <c r="F457" s="3"/>
       <c r="G457" s="3"/>
       <c r="H457" s="3"/>
       <c r="I457" s="3"/>
       <c r="J457" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K457" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L457" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>2,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="3"/>
       <c r="B458" s="4"/>
       <c r="C458" s="4"/>
       <c r="D458" s="4"/>
       <c r="E458" s="3"/>
       <c r="F458" s="3"/>
       <c r="G458" s="3"/>
       <c r="H458" s="3"/>
       <c r="I458" s="3"/>
       <c r="J458" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K458" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L458" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>1,920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="3"/>
       <c r="B459" s="4"/>
       <c r="C459" s="4"/>
       <c r="D459" s="4"/>
       <c r="E459" s="3"/>
       <c r="F459" s="3"/>
       <c r="G459" s="3"/>
       <c r="H459" s="3"/>
       <c r="I459" s="3"/>
       <c r="J459" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K459" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L459" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>1,730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="3"/>
       <c r="B460" s="4"/>
       <c r="C460" s="4"/>
       <c r="D460" s="4"/>
       <c r="E460" s="3"/>
       <c r="F460" s="3"/>
       <c r="G460" s="3"/>
       <c r="H460" s="3"/>
       <c r="I460" s="3"/>
       <c r="J460" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K460" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L460" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B461" s="4" t="inlineStr">
         <is>
-          <t>165허8080</t>
+          <t>101호7791</t>
         </is>
       </c>
       <c r="C461" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지</t>
+          <t>그랜저 2.4 르블랑 가솔린</t>
         </is>
       </c>
       <c r="D461" s="4"/>
       <c r="E461" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F461" s="3" t="inlineStr">
         <is>
-          <t>베이지색</t>
+          <t>미드나잇 블랙 펄</t>
         </is>
       </c>
       <c r="G461" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H461" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>21년07월</t>
         </is>
       </c>
       <c r="I461" s="3" t="inlineStr">
         <is>
-          <t>126,162KM</t>
+          <t>114,000KM</t>
         </is>
       </c>
       <c r="J461" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K461" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L461" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="3"/>
       <c r="B462" s="4"/>
       <c r="C462" s="4"/>
       <c r="D462" s="4"/>
       <c r="E462" s="3"/>
       <c r="F462" s="3"/>
       <c r="G462" s="3"/>
       <c r="H462" s="3"/>
       <c r="I462" s="3"/>
       <c r="J462" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K462" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L462" s="3" t="inlineStr">
         <is>
-          <t>370,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="3"/>
       <c r="B463" s="4"/>
       <c r="C463" s="4"/>
       <c r="D463" s="4"/>
       <c r="E463" s="3"/>
       <c r="F463" s="3"/>
       <c r="G463" s="3"/>
       <c r="H463" s="3"/>
       <c r="I463" s="3"/>
       <c r="J463" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K463" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L463" s="3" t="inlineStr">
         <is>
-          <t>350,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
-      <c r="A464" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A464" s="3"/>
+      <c r="B464" s="4"/>
+      <c r="C464" s="4"/>
       <c r="D464" s="4"/>
-      <c r="E464" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E464" s="3"/>
+      <c r="F464" s="3"/>
+      <c r="G464" s="3"/>
+      <c r="H464" s="3"/>
+      <c r="I464" s="3"/>
       <c r="J464" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K464" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L464" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="3"/>
       <c r="B465" s="4"/>
       <c r="C465" s="4"/>
       <c r="D465" s="4"/>
       <c r="E465" s="3"/>
       <c r="F465" s="3"/>
       <c r="G465" s="3"/>
       <c r="H465" s="3"/>
       <c r="I465" s="3"/>
       <c r="J465" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K465" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L465" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
+      <c r="A466" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B466" s="4" t="inlineStr">
+        <is>
+          <t>142호3686</t>
+        </is>
+      </c>
+      <c r="C466" s="4" t="inlineStr">
+        <is>
+          <t>K5 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D466" s="4" t="inlineStr">
+        <is>
+          <t>12.3인치 클러스터 팩</t>
+        </is>
+      </c>
+      <c r="E466" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F466" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G466" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H466" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I466" s="3" t="inlineStr">
+        <is>
+          <t>12,000KM</t>
+        </is>
+      </c>
+      <c r="J466" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K466" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L465" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L466" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="3"/>
       <c r="B467" s="4"/>
       <c r="C467" s="4"/>
       <c r="D467" s="4"/>
       <c r="E467" s="3"/>
       <c r="F467" s="3"/>
       <c r="G467" s="3"/>
       <c r="H467" s="3"/>
       <c r="I467" s="3"/>
       <c r="J467" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K467" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L467" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="3"/>
       <c r="B468" s="4"/>
       <c r="C468" s="4"/>
       <c r="D468" s="4"/>
       <c r="E468" s="3"/>
       <c r="F468" s="3"/>
       <c r="G468" s="3"/>
       <c r="H468" s="3"/>
       <c r="I468" s="3"/>
       <c r="J468" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K468" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L468" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
-      <c r="A469" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A469" s="3"/>
+      <c r="B469" s="4"/>
+      <c r="C469" s="4"/>
+      <c r="D469" s="4"/>
+      <c r="E469" s="3"/>
+      <c r="F469" s="3"/>
+      <c r="G469" s="3"/>
+      <c r="H469" s="3"/>
+      <c r="I469" s="3"/>
       <c r="J469" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K469" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L469" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="3"/>
       <c r="B470" s="4"/>
       <c r="C470" s="4"/>
       <c r="D470" s="4"/>
       <c r="E470" s="3"/>
       <c r="F470" s="3"/>
       <c r="G470" s="3"/>
       <c r="H470" s="3"/>
       <c r="I470" s="3"/>
       <c r="J470" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K470" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L470" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B471" s="4" t="inlineStr">
+        <is>
+          <t>101호7927</t>
+        </is>
+      </c>
+      <c r="C471" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D471" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 스타일, 10.25인치 UVO
+ 내비게이션</t>
+        </is>
+      </c>
+      <c r="E471" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F471" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트펄</t>
+        </is>
+      </c>
+      <c r="G471" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H471" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I471" s="3" t="inlineStr">
+        <is>
+          <t>95,000KM</t>
+        </is>
+      </c>
+      <c r="J471" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K471" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L471" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
+      <c r="A472" s="3"/>
+      <c r="B472" s="4"/>
+      <c r="C472" s="4"/>
+      <c r="D472" s="4"/>
+      <c r="E472" s="3"/>
+      <c r="F472" s="3"/>
+      <c r="G472" s="3"/>
+      <c r="H472" s="3"/>
+      <c r="I472" s="3"/>
+      <c r="J472" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K470" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="K472" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L472" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="3"/>
       <c r="B473" s="4"/>
       <c r="C473" s="4"/>
       <c r="D473" s="4"/>
       <c r="E473" s="3"/>
       <c r="F473" s="3"/>
       <c r="G473" s="3"/>
       <c r="H473" s="3"/>
       <c r="I473" s="3"/>
       <c r="J473" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K473" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L473" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="3"/>
       <c r="B474" s="4"/>
       <c r="C474" s="4"/>
       <c r="D474" s="4"/>
       <c r="E474" s="3"/>
       <c r="F474" s="3"/>
       <c r="G474" s="3"/>
       <c r="H474" s="3"/>
       <c r="I474" s="3"/>
       <c r="J474" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K474" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L474" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B475" s="4" t="inlineStr">
+        <is>
+          <t>125호5184</t>
+        </is>
+      </c>
+      <c r="C475" s="4" t="inlineStr">
+        <is>
+          <t>G80 2.5 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D475" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러패키지</t>
+        </is>
+      </c>
+      <c r="E475" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F475" s="3" t="inlineStr">
+        <is>
+          <t>비크블랙</t>
+        </is>
+      </c>
+      <c r="G475" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H475" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I475" s="3" t="inlineStr">
+        <is>
+          <t>100,000KM</t>
+        </is>
+      </c>
+      <c r="J475" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K475" s="3" t="inlineStr">
+        <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L474" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K475" s="3" t="inlineStr">
+      <c r="L475" s="3" t="inlineStr">
+        <is>
+          <t>1,580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
+      <c r="A476" s="3"/>
+      <c r="B476" s="4"/>
+      <c r="C476" s="4"/>
+      <c r="D476" s="4"/>
+      <c r="E476" s="3"/>
+      <c r="F476" s="3"/>
+      <c r="G476" s="3"/>
+      <c r="H476" s="3"/>
+      <c r="I476" s="3"/>
+      <c r="J476" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K476" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L475" s="3" t="inlineStr">
-[...56 lines deleted...]
-      </c>
       <c r="L476" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="3"/>
       <c r="B477" s="4"/>
       <c r="C477" s="4"/>
       <c r="D477" s="4"/>
       <c r="E477" s="3"/>
       <c r="F477" s="3"/>
       <c r="G477" s="3"/>
       <c r="H477" s="3"/>
       <c r="I477" s="3"/>
       <c r="J477" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K477" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L477" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>1,340,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="3"/>
       <c r="B478" s="4"/>
       <c r="C478" s="4"/>
       <c r="D478" s="4"/>
       <c r="E478" s="3"/>
       <c r="F478" s="3"/>
       <c r="G478" s="3"/>
       <c r="H478" s="3"/>
       <c r="I478" s="3"/>
       <c r="J478" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K478" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L478" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>1,210,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="3"/>
       <c r="B479" s="4"/>
       <c r="C479" s="4"/>
       <c r="D479" s="4"/>
       <c r="E479" s="3"/>
       <c r="F479" s="3"/>
       <c r="G479" s="3"/>
       <c r="H479" s="3"/>
       <c r="I479" s="3"/>
       <c r="J479" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K479" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L479" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,090,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
-      <c r="A480" s="3"/>
-[...7 lines deleted...]
-      <c r="I480" s="3"/>
+      <c r="A480" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B480" s="4" t="inlineStr">
+        <is>
+          <t>101호7936</t>
+        </is>
+      </c>
+      <c r="C480" s="4" t="inlineStr">
+        <is>
+          <t>G90 3.5 가솔린 AWD</t>
+        </is>
+      </c>
+      <c r="D480" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙어시스턴스패키지,하이테크패키지</t>
+        </is>
+      </c>
+      <c r="E480" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F480" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G480" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H480" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I480" s="3" t="inlineStr">
+        <is>
+          <t>48,000KM</t>
+        </is>
+      </c>
       <c r="J480" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K480" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L480" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>2,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
-      <c r="A481" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A481" s="3"/>
+      <c r="B481" s="4"/>
+      <c r="C481" s="4"/>
       <c r="D481" s="4"/>
-      <c r="E481" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E481" s="3"/>
+      <c r="F481" s="3"/>
+      <c r="G481" s="3"/>
+      <c r="H481" s="3"/>
+      <c r="I481" s="3"/>
       <c r="J481" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K481" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>350</t>
         </is>
       </c>
       <c r="L481" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>2,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="3"/>
       <c r="B482" s="4"/>
       <c r="C482" s="4"/>
       <c r="D482" s="4"/>
       <c r="E482" s="3"/>
       <c r="F482" s="3"/>
       <c r="G482" s="3"/>
       <c r="H482" s="3"/>
       <c r="I482" s="3"/>
       <c r="J482" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K482" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>350</t>
         </is>
       </c>
       <c r="L482" s="3" t="inlineStr">
         <is>
-          <t>370,000</t>
+          <t>2,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="3"/>
       <c r="B483" s="4"/>
       <c r="C483" s="4"/>
       <c r="D483" s="4"/>
       <c r="E483" s="3"/>
       <c r="F483" s="3"/>
       <c r="G483" s="3"/>
       <c r="H483" s="3"/>
       <c r="I483" s="3"/>
       <c r="J483" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K483" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>350</t>
         </is>
       </c>
       <c r="L483" s="3" t="inlineStr">
         <is>
-          <t>350,000</t>
+          <t>2,070,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
-      <c r="A484" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E484" s="3" t="inlineStr">
+      <c r="A484" s="3"/>
+      <c r="B484" s="4"/>
+      <c r="C484" s="4"/>
+      <c r="D484" s="4"/>
+      <c r="E484" s="3"/>
+      <c r="F484" s="3"/>
+      <c r="G484" s="3"/>
+      <c r="H484" s="3"/>
+      <c r="I484" s="3"/>
+      <c r="J484" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K484" s="3" t="inlineStr">
+        <is>
+          <t>400</t>
+        </is>
+      </c>
+      <c r="L484" s="3" t="inlineStr">
+        <is>
+          <t>1,870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B485" s="4" t="inlineStr">
+        <is>
+          <t>142호3647</t>
+        </is>
+      </c>
+      <c r="C485" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴스포티지 1.6 가솔린 2WD 시그니처</t>
+        </is>
+      </c>
+      <c r="D485" s="4" t="inlineStr">
+        <is>
+          <t>스타일</t>
+        </is>
+      </c>
+      <c r="E485" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F484" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G484" s="3" t="inlineStr">
+      <c r="F485" s="3" t="inlineStr">
+        <is>
+          <t>그레비티그레이</t>
+        </is>
+      </c>
+      <c r="G485" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H484" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J484" s="3" t="inlineStr">
+      <c r="H485" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I485" s="3" t="inlineStr">
+        <is>
+          <t>48,000KM</t>
+        </is>
+      </c>
+      <c r="J485" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K484" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K485" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L485" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="3"/>
       <c r="B486" s="4"/>
       <c r="C486" s="4"/>
       <c r="D486" s="4"/>
       <c r="E486" s="3"/>
       <c r="F486" s="3"/>
       <c r="G486" s="3"/>
       <c r="H486" s="3"/>
       <c r="I486" s="3"/>
       <c r="J486" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K486" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L486" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="3"/>
       <c r="B487" s="4"/>
       <c r="C487" s="4"/>
       <c r="D487" s="4"/>
       <c r="E487" s="3"/>
       <c r="F487" s="3"/>
       <c r="G487" s="3"/>
       <c r="H487" s="3"/>
       <c r="I487" s="3"/>
       <c r="J487" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K487" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L487" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="3"/>
       <c r="B488" s="4"/>
       <c r="C488" s="4"/>
       <c r="D488" s="4"/>
       <c r="E488" s="3"/>
       <c r="F488" s="3"/>
       <c r="G488" s="3"/>
       <c r="H488" s="3"/>
       <c r="I488" s="3"/>
       <c r="J488" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K488" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L488" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="3"/>
+      <c r="B489" s="4"/>
+      <c r="C489" s="4"/>
+      <c r="D489" s="4"/>
+      <c r="E489" s="3"/>
+      <c r="F489" s="3"/>
+      <c r="G489" s="3"/>
+      <c r="H489" s="3"/>
+      <c r="I489" s="3"/>
+      <c r="J489" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K488" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E489" s="3" t="inlineStr">
+      <c r="K489" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L489" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B490" s="4" t="inlineStr">
+        <is>
+          <t>125호9065</t>
+        </is>
+      </c>
+      <c r="C490" s="4" t="inlineStr">
+        <is>
+          <t>K3 가솔린 트렌디</t>
+        </is>
+      </c>
+      <c r="D490" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,버튼시동팩,10.2인치내비게이션</t>
+        </is>
+      </c>
+      <c r="E490" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F489" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G489" s="3" t="inlineStr">
+      <c r="F490" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G490" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H489" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J489" s="3" t="inlineStr">
+      <c r="H490" s="3" t="inlineStr">
+        <is>
+          <t>24년02월</t>
+        </is>
+      </c>
+      <c r="I490" s="3" t="inlineStr">
+        <is>
+          <t>35,000KM</t>
+        </is>
+      </c>
+      <c r="J490" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K489" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K490" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L490" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="3"/>
       <c r="B491" s="4"/>
       <c r="C491" s="4"/>
       <c r="D491" s="4"/>
       <c r="E491" s="3"/>
       <c r="F491" s="3"/>
       <c r="G491" s="3"/>
       <c r="H491" s="3"/>
       <c r="I491" s="3"/>
       <c r="J491" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K491" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L491" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="3"/>
       <c r="B492" s="4"/>
       <c r="C492" s="4"/>
       <c r="D492" s="4"/>
       <c r="E492" s="3"/>
       <c r="F492" s="3"/>
       <c r="G492" s="3"/>
       <c r="H492" s="3"/>
       <c r="I492" s="3"/>
       <c r="J492" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K492" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L492" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="3"/>
       <c r="B493" s="4"/>
       <c r="C493" s="4"/>
       <c r="D493" s="4"/>
       <c r="E493" s="3"/>
       <c r="F493" s="3"/>
       <c r="G493" s="3"/>
       <c r="H493" s="3"/>
       <c r="I493" s="3"/>
       <c r="J493" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K493" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L493" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B494" s="4" t="inlineStr">
         <is>
-          <t>194호4777</t>
+          <t>125호9034</t>
         </is>
       </c>
       <c r="C494" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 2.0 모던 </t>
+          <t>더뉴레이 가솔린 트렌디</t>
         </is>
       </c>
       <c r="D494" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스</t>
+          <t>드라이브와이즈I,버튼시동팩</t>
         </is>
       </c>
       <c r="E494" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F494" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>클리어화이트</t>
         </is>
       </c>
       <c r="G494" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H494" s="3" t="inlineStr">
         <is>
-          <t>22년05월</t>
+          <t>23년12월</t>
         </is>
       </c>
       <c r="I494" s="3" t="inlineStr">
         <is>
-          <t>69,851KM</t>
+          <t>26,000KM</t>
         </is>
       </c>
       <c r="J494" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K494" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L494" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="3"/>
       <c r="B495" s="4"/>
       <c r="C495" s="4"/>
       <c r="D495" s="4"/>
       <c r="E495" s="3"/>
       <c r="F495" s="3"/>
       <c r="G495" s="3"/>
       <c r="H495" s="3"/>
       <c r="I495" s="3"/>
       <c r="J495" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K495" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L495" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="3"/>
       <c r="B496" s="4"/>
       <c r="C496" s="4"/>
       <c r="D496" s="4"/>
       <c r="E496" s="3"/>
       <c r="F496" s="3"/>
       <c r="G496" s="3"/>
       <c r="H496" s="3"/>
       <c r="I496" s="3"/>
       <c r="J496" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K496" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L496" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B497" s="4" t="inlineStr">
         <is>
-          <t>190허8600</t>
+          <t>867오 4226 
+/ 4263</t>
         </is>
       </c>
       <c r="C497" s="4" t="inlineStr">
         <is>
-          <t>K8 2.5 노블레스</t>
+          <t>무쏘 2.0 4WD M7</t>
         </is>
       </c>
       <c r="D497" s="4" t="inlineStr">
         <is>
-          <t>스타일</t>
+          <t>딥컨트롤패키지2</t>
         </is>
       </c>
       <c r="E497" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>화물차</t>
         </is>
       </c>
       <c r="F497" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G497" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H497" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>26년08월</t>
         </is>
       </c>
       <c r="I497" s="3" t="inlineStr">
         <is>
-          <t>89,765KM</t>
+          <t>7KM</t>
         </is>
       </c>
       <c r="J497" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K497" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L497" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="3"/>
       <c r="B498" s="4"/>
       <c r="C498" s="4"/>
       <c r="D498" s="4"/>
       <c r="E498" s="3"/>
       <c r="F498" s="3"/>
       <c r="G498" s="3"/>
       <c r="H498" s="3"/>
       <c r="I498" s="3"/>
       <c r="J498" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K498" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L498" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="3"/>
       <c r="B499" s="4"/>
       <c r="C499" s="4"/>
       <c r="D499" s="4"/>
       <c r="E499" s="3"/>
       <c r="F499" s="3"/>
       <c r="G499" s="3"/>
       <c r="H499" s="3"/>
       <c r="I499" s="3"/>
       <c r="J499" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K499" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L499" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
-      <c r="A500" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A500" s="3"/>
+      <c r="B500" s="4"/>
+      <c r="C500" s="4"/>
       <c r="D500" s="4"/>
-      <c r="E500" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E500" s="3"/>
+      <c r="F500" s="3"/>
+      <c r="G500" s="3"/>
+      <c r="H500" s="3"/>
+      <c r="I500" s="3"/>
       <c r="J500" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K500" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L500" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="3"/>
       <c r="B501" s="4"/>
       <c r="C501" s="4"/>
       <c r="D501" s="4"/>
       <c r="E501" s="3"/>
       <c r="F501" s="3"/>
       <c r="G501" s="3"/>
       <c r="H501" s="3"/>
       <c r="I501" s="3"/>
       <c r="J501" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K501" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L501" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
+      <c r="A502" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B502" s="4" t="inlineStr">
+        <is>
+          <t>867오4245 /
+ 4293</t>
+        </is>
+      </c>
+      <c r="C502" s="4" t="inlineStr">
+        <is>
+          <t>무쏘 2.0 4WD M7 마블그레이</t>
+        </is>
+      </c>
+      <c r="D502" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤패키지2</t>
+        </is>
+      </c>
+      <c r="E502" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F502" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G502" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H502" s="3" t="inlineStr">
+        <is>
+          <t>26년08월</t>
+        </is>
+      </c>
+      <c r="I502" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J502" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K502" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L502" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
+      <c r="A503" s="3"/>
+      <c r="B503" s="4"/>
+      <c r="C503" s="4"/>
+      <c r="D503" s="4"/>
+      <c r="E503" s="3"/>
+      <c r="F503" s="3"/>
+      <c r="G503" s="3"/>
+      <c r="H503" s="3"/>
+      <c r="I503" s="3"/>
+      <c r="J503" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K501" s="3" t="inlineStr">
+      <c r="K503" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L501" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L503" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="3"/>
       <c r="B504" s="4"/>
       <c r="C504" s="4"/>
       <c r="D504" s="4"/>
       <c r="E504" s="3"/>
       <c r="F504" s="3"/>
       <c r="G504" s="3"/>
       <c r="H504" s="3"/>
       <c r="I504" s="3"/>
       <c r="J504" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K504" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L504" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="3"/>
       <c r="B505" s="4"/>
       <c r="C505" s="4"/>
       <c r="D505" s="4"/>
       <c r="E505" s="3"/>
       <c r="F505" s="3"/>
       <c r="G505" s="3"/>
       <c r="H505" s="3"/>
       <c r="I505" s="3"/>
       <c r="J505" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K505" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L505" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="3"/>
       <c r="B506" s="4"/>
       <c r="C506" s="4"/>
       <c r="D506" s="4"/>
       <c r="E506" s="3"/>
       <c r="F506" s="3"/>
       <c r="G506" s="3"/>
       <c r="H506" s="3"/>
       <c r="I506" s="3"/>
       <c r="J506" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K506" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L506" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
-[...6734 lines deleted...]
-          <t>580,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A4"/>
-[...16 lines deleted...]
-    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="C8:C10"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="E8:E10"/>
     <mergeCell ref="F8:F10"/>
     <mergeCell ref="G8:G10"/>
     <mergeCell ref="H8:H10"/>
     <mergeCell ref="I8:I10"/>
-    <mergeCell ref="A12:A14"/>
-[...340 lines deleted...]
-    <mergeCell ref="I162:I166"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="B11:B13"/>
+    <mergeCell ref="C11:C13"/>
+    <mergeCell ref="D11:D13"/>
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="F11:F13"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="I11:I13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="F20:F22"/>
+    <mergeCell ref="G20:G22"/>
+    <mergeCell ref="H20:H22"/>
+    <mergeCell ref="I20:I22"/>
+    <mergeCell ref="A23:A25"/>
+    <mergeCell ref="B23:B25"/>
+    <mergeCell ref="C23:C25"/>
+    <mergeCell ref="D23:D25"/>
+    <mergeCell ref="E23:E25"/>
+    <mergeCell ref="F23:F25"/>
+    <mergeCell ref="G23:G25"/>
+    <mergeCell ref="H23:H25"/>
+    <mergeCell ref="I23:I25"/>
+    <mergeCell ref="A26:A28"/>
+    <mergeCell ref="B26:B28"/>
+    <mergeCell ref="C26:C28"/>
+    <mergeCell ref="D26:D28"/>
+    <mergeCell ref="E26:E28"/>
+    <mergeCell ref="F26:F28"/>
+    <mergeCell ref="G26:G28"/>
+    <mergeCell ref="H26:H28"/>
+    <mergeCell ref="I26:I28"/>
+    <mergeCell ref="A29:A33"/>
+    <mergeCell ref="B29:B33"/>
+    <mergeCell ref="C29:C33"/>
+    <mergeCell ref="D29:D33"/>
+    <mergeCell ref="E29:E33"/>
+    <mergeCell ref="F29:F33"/>
+    <mergeCell ref="G29:G33"/>
+    <mergeCell ref="H29:H33"/>
+    <mergeCell ref="I29:I33"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="B34:B38"/>
+    <mergeCell ref="C34:C38"/>
+    <mergeCell ref="D34:D38"/>
+    <mergeCell ref="E34:E38"/>
+    <mergeCell ref="F34:F38"/>
+    <mergeCell ref="G34:G38"/>
+    <mergeCell ref="H34:H38"/>
+    <mergeCell ref="I34:I38"/>
+    <mergeCell ref="A39:A43"/>
+    <mergeCell ref="B39:B43"/>
+    <mergeCell ref="C39:C43"/>
+    <mergeCell ref="D39:D43"/>
+    <mergeCell ref="E39:E43"/>
+    <mergeCell ref="F39:F43"/>
+    <mergeCell ref="G39:G43"/>
+    <mergeCell ref="H39:H43"/>
+    <mergeCell ref="I39:I43"/>
+    <mergeCell ref="A44:A48"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="C44:C48"/>
+    <mergeCell ref="D44:D48"/>
+    <mergeCell ref="E44:E48"/>
+    <mergeCell ref="F44:F48"/>
+    <mergeCell ref="G44:G48"/>
+    <mergeCell ref="H44:H48"/>
+    <mergeCell ref="I44:I48"/>
+    <mergeCell ref="A49:A53"/>
+    <mergeCell ref="B49:B53"/>
+    <mergeCell ref="C49:C53"/>
+    <mergeCell ref="D49:D53"/>
+    <mergeCell ref="E49:E53"/>
+    <mergeCell ref="F49:F53"/>
+    <mergeCell ref="G49:G53"/>
+    <mergeCell ref="H49:H53"/>
+    <mergeCell ref="I49:I53"/>
+    <mergeCell ref="A54:A58"/>
+    <mergeCell ref="B54:B58"/>
+    <mergeCell ref="C54:C58"/>
+    <mergeCell ref="D54:D58"/>
+    <mergeCell ref="E54:E58"/>
+    <mergeCell ref="F54:F58"/>
+    <mergeCell ref="G54:G58"/>
+    <mergeCell ref="H54:H58"/>
+    <mergeCell ref="I54:I58"/>
+    <mergeCell ref="A59:A63"/>
+    <mergeCell ref="B59:B63"/>
+    <mergeCell ref="C59:C63"/>
+    <mergeCell ref="D59:D63"/>
+    <mergeCell ref="E59:E63"/>
+    <mergeCell ref="F59:F63"/>
+    <mergeCell ref="G59:G63"/>
+    <mergeCell ref="H59:H63"/>
+    <mergeCell ref="I59:I63"/>
+    <mergeCell ref="A64:A68"/>
+    <mergeCell ref="B64:B68"/>
+    <mergeCell ref="C64:C68"/>
+    <mergeCell ref="D64:D68"/>
+    <mergeCell ref="E64:E68"/>
+    <mergeCell ref="F64:F68"/>
+    <mergeCell ref="G64:G68"/>
+    <mergeCell ref="H64:H68"/>
+    <mergeCell ref="I64:I68"/>
+    <mergeCell ref="A69:A73"/>
+    <mergeCell ref="B69:B73"/>
+    <mergeCell ref="C69:C73"/>
+    <mergeCell ref="D69:D73"/>
+    <mergeCell ref="E69:E73"/>
+    <mergeCell ref="F69:F73"/>
+    <mergeCell ref="G69:G73"/>
+    <mergeCell ref="H69:H73"/>
+    <mergeCell ref="I69:I73"/>
+    <mergeCell ref="A74:A78"/>
+    <mergeCell ref="B74:B78"/>
+    <mergeCell ref="C74:C78"/>
+    <mergeCell ref="D74:D78"/>
+    <mergeCell ref="E74:E78"/>
+    <mergeCell ref="F74:F78"/>
+    <mergeCell ref="G74:G78"/>
+    <mergeCell ref="H74:H78"/>
+    <mergeCell ref="I74:I78"/>
+    <mergeCell ref="A79:A83"/>
+    <mergeCell ref="B79:B83"/>
+    <mergeCell ref="C79:C83"/>
+    <mergeCell ref="D79:D83"/>
+    <mergeCell ref="E79:E83"/>
+    <mergeCell ref="F79:F83"/>
+    <mergeCell ref="G79:G83"/>
+    <mergeCell ref="H79:H83"/>
+    <mergeCell ref="I79:I83"/>
+    <mergeCell ref="A84:A88"/>
+    <mergeCell ref="B84:B88"/>
+    <mergeCell ref="C84:C88"/>
+    <mergeCell ref="D84:D88"/>
+    <mergeCell ref="E84:E88"/>
+    <mergeCell ref="F84:F88"/>
+    <mergeCell ref="G84:G88"/>
+    <mergeCell ref="H84:H88"/>
+    <mergeCell ref="I84:I88"/>
+    <mergeCell ref="A89:A93"/>
+    <mergeCell ref="B89:B93"/>
+    <mergeCell ref="C89:C93"/>
+    <mergeCell ref="D89:D93"/>
+    <mergeCell ref="E89:E93"/>
+    <mergeCell ref="F89:F93"/>
+    <mergeCell ref="G89:G93"/>
+    <mergeCell ref="H89:H93"/>
+    <mergeCell ref="I89:I93"/>
+    <mergeCell ref="A94:A98"/>
+    <mergeCell ref="B94:B98"/>
+    <mergeCell ref="C94:C98"/>
+    <mergeCell ref="D94:D98"/>
+    <mergeCell ref="E94:E98"/>
+    <mergeCell ref="F94:F98"/>
+    <mergeCell ref="G94:G98"/>
+    <mergeCell ref="H94:H98"/>
+    <mergeCell ref="I94:I98"/>
+    <mergeCell ref="A99:A103"/>
+    <mergeCell ref="B99:B103"/>
+    <mergeCell ref="C99:C103"/>
+    <mergeCell ref="D99:D103"/>
+    <mergeCell ref="E99:E103"/>
+    <mergeCell ref="F99:F103"/>
+    <mergeCell ref="G99:G103"/>
+    <mergeCell ref="H99:H103"/>
+    <mergeCell ref="I99:I103"/>
+    <mergeCell ref="A104:A108"/>
+    <mergeCell ref="B104:B108"/>
+    <mergeCell ref="C104:C108"/>
+    <mergeCell ref="D104:D108"/>
+    <mergeCell ref="E104:E108"/>
+    <mergeCell ref="F104:F108"/>
+    <mergeCell ref="G104:G108"/>
+    <mergeCell ref="H104:H108"/>
+    <mergeCell ref="I104:I108"/>
+    <mergeCell ref="A109:A113"/>
+    <mergeCell ref="B109:B113"/>
+    <mergeCell ref="C109:C113"/>
+    <mergeCell ref="D109:D113"/>
+    <mergeCell ref="E109:E113"/>
+    <mergeCell ref="F109:F113"/>
+    <mergeCell ref="G109:G113"/>
+    <mergeCell ref="H109:H113"/>
+    <mergeCell ref="I109:I113"/>
+    <mergeCell ref="A114:A118"/>
+    <mergeCell ref="B114:B118"/>
+    <mergeCell ref="C114:C118"/>
+    <mergeCell ref="D114:D118"/>
+    <mergeCell ref="E114:E118"/>
+    <mergeCell ref="F114:F118"/>
+    <mergeCell ref="G114:G118"/>
+    <mergeCell ref="H114:H118"/>
+    <mergeCell ref="I114:I118"/>
+    <mergeCell ref="A119:A123"/>
+    <mergeCell ref="B119:B123"/>
+    <mergeCell ref="C119:C123"/>
+    <mergeCell ref="D119:D123"/>
+    <mergeCell ref="E119:E123"/>
+    <mergeCell ref="F119:F123"/>
+    <mergeCell ref="G119:G123"/>
+    <mergeCell ref="H119:H123"/>
+    <mergeCell ref="I119:I123"/>
+    <mergeCell ref="A124:A128"/>
+    <mergeCell ref="B124:B128"/>
+    <mergeCell ref="C124:C128"/>
+    <mergeCell ref="D124:D128"/>
+    <mergeCell ref="E124:E128"/>
+    <mergeCell ref="F124:F128"/>
+    <mergeCell ref="G124:G128"/>
+    <mergeCell ref="H124:H128"/>
+    <mergeCell ref="I124:I128"/>
+    <mergeCell ref="A129:A133"/>
+    <mergeCell ref="B129:B133"/>
+    <mergeCell ref="C129:C133"/>
+    <mergeCell ref="D129:D133"/>
+    <mergeCell ref="E129:E133"/>
+    <mergeCell ref="F129:F133"/>
+    <mergeCell ref="G129:G133"/>
+    <mergeCell ref="H129:H133"/>
+    <mergeCell ref="I129:I133"/>
+    <mergeCell ref="A134:A138"/>
+    <mergeCell ref="B134:B138"/>
+    <mergeCell ref="C134:C138"/>
+    <mergeCell ref="D134:D138"/>
+    <mergeCell ref="E134:E138"/>
+    <mergeCell ref="F134:F138"/>
+    <mergeCell ref="G134:G138"/>
+    <mergeCell ref="H134:H138"/>
+    <mergeCell ref="I134:I138"/>
+    <mergeCell ref="A139:A141"/>
+    <mergeCell ref="B139:B141"/>
+    <mergeCell ref="C139:C141"/>
+    <mergeCell ref="D139:D141"/>
+    <mergeCell ref="E139:E141"/>
+    <mergeCell ref="F139:F141"/>
+    <mergeCell ref="G139:G141"/>
+    <mergeCell ref="H139:H141"/>
+    <mergeCell ref="I139:I141"/>
+    <mergeCell ref="A142:A143"/>
+    <mergeCell ref="B142:B143"/>
+    <mergeCell ref="C142:C143"/>
+    <mergeCell ref="D142:D143"/>
+    <mergeCell ref="E142:E143"/>
+    <mergeCell ref="F142:F143"/>
+    <mergeCell ref="G142:G143"/>
+    <mergeCell ref="H142:H143"/>
+    <mergeCell ref="I142:I143"/>
+    <mergeCell ref="A144:A145"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="C144:C145"/>
+    <mergeCell ref="D144:D145"/>
+    <mergeCell ref="E144:E145"/>
+    <mergeCell ref="F144:F145"/>
+    <mergeCell ref="G144:G145"/>
+    <mergeCell ref="H144:H145"/>
+    <mergeCell ref="I144:I145"/>
+    <mergeCell ref="A146:A147"/>
+    <mergeCell ref="B146:B147"/>
+    <mergeCell ref="C146:C147"/>
+    <mergeCell ref="D146:D147"/>
+    <mergeCell ref="E146:E147"/>
+    <mergeCell ref="F146:F147"/>
+    <mergeCell ref="G146:G147"/>
+    <mergeCell ref="H146:H147"/>
+    <mergeCell ref="I146:I147"/>
+    <mergeCell ref="A148:A149"/>
+    <mergeCell ref="B148:B149"/>
+    <mergeCell ref="C148:C149"/>
+    <mergeCell ref="D148:D149"/>
+    <mergeCell ref="E148:E149"/>
+    <mergeCell ref="F148:F149"/>
+    <mergeCell ref="G148:G149"/>
+    <mergeCell ref="H148:H149"/>
+    <mergeCell ref="I148:I149"/>
+    <mergeCell ref="A150:A151"/>
+    <mergeCell ref="B150:B151"/>
+    <mergeCell ref="C150:C151"/>
+    <mergeCell ref="D150:D151"/>
+    <mergeCell ref="E150:E151"/>
+    <mergeCell ref="F150:F151"/>
+    <mergeCell ref="G150:G151"/>
+    <mergeCell ref="H150:H151"/>
+    <mergeCell ref="I150:I151"/>
+    <mergeCell ref="A152:A153"/>
+    <mergeCell ref="B152:B153"/>
+    <mergeCell ref="C152:C153"/>
+    <mergeCell ref="D152:D153"/>
+    <mergeCell ref="E152:E153"/>
+    <mergeCell ref="F152:F153"/>
+    <mergeCell ref="G152:G153"/>
+    <mergeCell ref="H152:H153"/>
+    <mergeCell ref="I152:I153"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:B155"/>
+    <mergeCell ref="C154:C155"/>
+    <mergeCell ref="D154:D155"/>
+    <mergeCell ref="E154:E155"/>
+    <mergeCell ref="F154:F155"/>
+    <mergeCell ref="G154:G155"/>
+    <mergeCell ref="H154:H155"/>
+    <mergeCell ref="I154:I155"/>
+    <mergeCell ref="A156:A157"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="G156:G157"/>
+    <mergeCell ref="H156:H157"/>
+    <mergeCell ref="I156:I157"/>
+    <mergeCell ref="A158:A159"/>
+    <mergeCell ref="B158:B159"/>
+    <mergeCell ref="C158:C159"/>
+    <mergeCell ref="D158:D159"/>
+    <mergeCell ref="E158:E159"/>
+    <mergeCell ref="F158:F159"/>
+    <mergeCell ref="G158:G159"/>
+    <mergeCell ref="H158:H159"/>
+    <mergeCell ref="I158:I159"/>
+    <mergeCell ref="A160:A161"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="C160:C161"/>
+    <mergeCell ref="D160:D161"/>
+    <mergeCell ref="E160:E161"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="G160:G161"/>
+    <mergeCell ref="H160:H161"/>
+    <mergeCell ref="I160:I161"/>
+    <mergeCell ref="A162:A163"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="C162:C163"/>
+    <mergeCell ref="D162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="G162:G163"/>
+    <mergeCell ref="H162:H163"/>
+    <mergeCell ref="I162:I163"/>
+    <mergeCell ref="A164:A165"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="D164:D165"/>
+    <mergeCell ref="E164:E165"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="G164:G165"/>
+    <mergeCell ref="H164:H165"/>
+    <mergeCell ref="I164:I165"/>
     <mergeCell ref="A167:A171"/>
     <mergeCell ref="B167:B171"/>
     <mergeCell ref="C167:C171"/>
     <mergeCell ref="D167:D171"/>
     <mergeCell ref="E167:E171"/>
     <mergeCell ref="F167:F171"/>
     <mergeCell ref="G167:G171"/>
     <mergeCell ref="H167:H171"/>
     <mergeCell ref="I167:I171"/>
     <mergeCell ref="A172:A176"/>
     <mergeCell ref="B172:B176"/>
     <mergeCell ref="C172:C176"/>
     <mergeCell ref="D172:D176"/>
     <mergeCell ref="E172:E176"/>
     <mergeCell ref="F172:F176"/>
     <mergeCell ref="G172:G176"/>
     <mergeCell ref="H172:H176"/>
     <mergeCell ref="I172:I176"/>
-    <mergeCell ref="A177:A181"/>
-[...115 lines deleted...]
-    <mergeCell ref="I237:I241"/>
+    <mergeCell ref="A177:A180"/>
+    <mergeCell ref="B177:B180"/>
+    <mergeCell ref="C177:C180"/>
+    <mergeCell ref="D177:D180"/>
+    <mergeCell ref="E177:E180"/>
+    <mergeCell ref="F177:F180"/>
+    <mergeCell ref="G177:G180"/>
+    <mergeCell ref="H177:H180"/>
+    <mergeCell ref="I177:I180"/>
+    <mergeCell ref="A181:A185"/>
+    <mergeCell ref="B181:B185"/>
+    <mergeCell ref="C181:C185"/>
+    <mergeCell ref="D181:D185"/>
+    <mergeCell ref="E181:E185"/>
+    <mergeCell ref="F181:F185"/>
+    <mergeCell ref="G181:G185"/>
+    <mergeCell ref="H181:H185"/>
+    <mergeCell ref="I181:I185"/>
+    <mergeCell ref="A186:A190"/>
+    <mergeCell ref="B186:B190"/>
+    <mergeCell ref="C186:C190"/>
+    <mergeCell ref="D186:D190"/>
+    <mergeCell ref="E186:E190"/>
+    <mergeCell ref="F186:F190"/>
+    <mergeCell ref="G186:G190"/>
+    <mergeCell ref="H186:H190"/>
+    <mergeCell ref="I186:I190"/>
+    <mergeCell ref="A191:A195"/>
+    <mergeCell ref="B191:B195"/>
+    <mergeCell ref="C191:C195"/>
+    <mergeCell ref="D191:D195"/>
+    <mergeCell ref="E191:E195"/>
+    <mergeCell ref="F191:F195"/>
+    <mergeCell ref="G191:G195"/>
+    <mergeCell ref="H191:H195"/>
+    <mergeCell ref="I191:I195"/>
+    <mergeCell ref="A196:A200"/>
+    <mergeCell ref="B196:B200"/>
+    <mergeCell ref="C196:C200"/>
+    <mergeCell ref="D196:D200"/>
+    <mergeCell ref="E196:E200"/>
+    <mergeCell ref="F196:F200"/>
+    <mergeCell ref="G196:G200"/>
+    <mergeCell ref="H196:H200"/>
+    <mergeCell ref="I196:I200"/>
+    <mergeCell ref="A201:A203"/>
+    <mergeCell ref="B201:B203"/>
+    <mergeCell ref="C201:C203"/>
+    <mergeCell ref="D201:D203"/>
+    <mergeCell ref="E201:E203"/>
+    <mergeCell ref="F201:F203"/>
+    <mergeCell ref="G201:G203"/>
+    <mergeCell ref="H201:H203"/>
+    <mergeCell ref="I201:I203"/>
+    <mergeCell ref="A204:A206"/>
+    <mergeCell ref="B204:B206"/>
+    <mergeCell ref="C204:C206"/>
+    <mergeCell ref="D204:D206"/>
+    <mergeCell ref="E204:E206"/>
+    <mergeCell ref="F204:F206"/>
+    <mergeCell ref="G204:G206"/>
+    <mergeCell ref="H204:H206"/>
+    <mergeCell ref="I204:I206"/>
+    <mergeCell ref="A207:A208"/>
+    <mergeCell ref="B207:B208"/>
+    <mergeCell ref="C207:C208"/>
+    <mergeCell ref="D207:D208"/>
+    <mergeCell ref="E207:E208"/>
+    <mergeCell ref="F207:F208"/>
+    <mergeCell ref="G207:G208"/>
+    <mergeCell ref="H207:H208"/>
+    <mergeCell ref="I207:I208"/>
+    <mergeCell ref="A209:A210"/>
+    <mergeCell ref="B209:B210"/>
+    <mergeCell ref="C209:C210"/>
+    <mergeCell ref="D209:D210"/>
+    <mergeCell ref="E209:E210"/>
+    <mergeCell ref="F209:F210"/>
+    <mergeCell ref="G209:G210"/>
+    <mergeCell ref="H209:H210"/>
+    <mergeCell ref="I209:I210"/>
+    <mergeCell ref="A211:A212"/>
+    <mergeCell ref="B211:B212"/>
+    <mergeCell ref="C211:C212"/>
+    <mergeCell ref="D211:D212"/>
+    <mergeCell ref="E211:E212"/>
+    <mergeCell ref="F211:F212"/>
+    <mergeCell ref="G211:G212"/>
+    <mergeCell ref="H211:H212"/>
+    <mergeCell ref="I211:I212"/>
+    <mergeCell ref="A213:A214"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="C213:C214"/>
+    <mergeCell ref="D213:D214"/>
+    <mergeCell ref="E213:E214"/>
+    <mergeCell ref="F213:F214"/>
+    <mergeCell ref="G213:G214"/>
+    <mergeCell ref="H213:H214"/>
+    <mergeCell ref="I213:I214"/>
+    <mergeCell ref="A215:A217"/>
+    <mergeCell ref="B215:B217"/>
+    <mergeCell ref="C215:C217"/>
+    <mergeCell ref="D215:D217"/>
+    <mergeCell ref="E215:E217"/>
+    <mergeCell ref="F215:F217"/>
+    <mergeCell ref="G215:G217"/>
+    <mergeCell ref="H215:H217"/>
+    <mergeCell ref="I215:I217"/>
+    <mergeCell ref="A218:A220"/>
+    <mergeCell ref="B218:B220"/>
+    <mergeCell ref="C218:C220"/>
+    <mergeCell ref="D218:D220"/>
+    <mergeCell ref="E218:E220"/>
+    <mergeCell ref="F218:F220"/>
+    <mergeCell ref="G218:G220"/>
+    <mergeCell ref="H218:H220"/>
+    <mergeCell ref="I218:I220"/>
+    <mergeCell ref="A221:A222"/>
+    <mergeCell ref="B221:B222"/>
+    <mergeCell ref="C221:C222"/>
+    <mergeCell ref="D221:D222"/>
+    <mergeCell ref="E221:E222"/>
+    <mergeCell ref="F221:F222"/>
+    <mergeCell ref="G221:G222"/>
+    <mergeCell ref="H221:H222"/>
+    <mergeCell ref="I221:I222"/>
+    <mergeCell ref="A223:A227"/>
+    <mergeCell ref="B223:B227"/>
+    <mergeCell ref="C223:C227"/>
+    <mergeCell ref="D223:D227"/>
+    <mergeCell ref="E223:E227"/>
+    <mergeCell ref="F223:F227"/>
+    <mergeCell ref="G223:G227"/>
+    <mergeCell ref="H223:H227"/>
+    <mergeCell ref="I223:I227"/>
+    <mergeCell ref="A229:A233"/>
+    <mergeCell ref="B229:B233"/>
+    <mergeCell ref="C229:C233"/>
+    <mergeCell ref="D229:D233"/>
+    <mergeCell ref="E229:E233"/>
+    <mergeCell ref="F229:F233"/>
+    <mergeCell ref="G229:G233"/>
+    <mergeCell ref="H229:H233"/>
+    <mergeCell ref="I229:I233"/>
+    <mergeCell ref="A234:A238"/>
+    <mergeCell ref="B234:B238"/>
+    <mergeCell ref="C234:C238"/>
+    <mergeCell ref="D234:D238"/>
+    <mergeCell ref="E234:E238"/>
+    <mergeCell ref="F234:F238"/>
+    <mergeCell ref="G234:G238"/>
+    <mergeCell ref="H234:H238"/>
+    <mergeCell ref="I234:I238"/>
+    <mergeCell ref="A239:A241"/>
+    <mergeCell ref="B239:B241"/>
+    <mergeCell ref="C239:C241"/>
+    <mergeCell ref="D239:D241"/>
+    <mergeCell ref="E239:E241"/>
+    <mergeCell ref="F239:F241"/>
+    <mergeCell ref="G239:G241"/>
+    <mergeCell ref="H239:H241"/>
+    <mergeCell ref="I239:I241"/>
     <mergeCell ref="A242:A246"/>
     <mergeCell ref="B242:B246"/>
     <mergeCell ref="C242:C246"/>
     <mergeCell ref="D242:D246"/>
     <mergeCell ref="E242:E246"/>
     <mergeCell ref="F242:F246"/>
     <mergeCell ref="G242:G246"/>
     <mergeCell ref="H242:H246"/>
     <mergeCell ref="I242:I246"/>
     <mergeCell ref="A247:A251"/>
     <mergeCell ref="B247:B251"/>
     <mergeCell ref="C247:C251"/>
     <mergeCell ref="D247:D251"/>
     <mergeCell ref="E247:E251"/>
     <mergeCell ref="F247:F251"/>
     <mergeCell ref="G247:G251"/>
     <mergeCell ref="H247:H251"/>
     <mergeCell ref="I247:I251"/>
     <mergeCell ref="A252:A256"/>
     <mergeCell ref="B252:B256"/>
     <mergeCell ref="C252:C256"/>
     <mergeCell ref="D252:D256"/>
     <mergeCell ref="E252:E256"/>
     <mergeCell ref="F252:F256"/>
     <mergeCell ref="G252:G256"/>
     <mergeCell ref="H252:H256"/>
     <mergeCell ref="I252:I256"/>
     <mergeCell ref="A257:A261"/>
     <mergeCell ref="B257:B261"/>
     <mergeCell ref="C257:C261"/>
     <mergeCell ref="D257:D261"/>
     <mergeCell ref="E257:E261"/>
     <mergeCell ref="F257:F261"/>
     <mergeCell ref="G257:G261"/>
     <mergeCell ref="H257:H261"/>
     <mergeCell ref="I257:I261"/>
-    <mergeCell ref="A262:A266"/>
-[...259 lines deleted...]
-    <mergeCell ref="I351:I353"/>
+    <mergeCell ref="A262:A265"/>
+    <mergeCell ref="B262:B265"/>
+    <mergeCell ref="C262:C265"/>
+    <mergeCell ref="D262:D265"/>
+    <mergeCell ref="E262:E265"/>
+    <mergeCell ref="F262:F265"/>
+    <mergeCell ref="G262:G265"/>
+    <mergeCell ref="H262:H265"/>
+    <mergeCell ref="I262:I265"/>
+    <mergeCell ref="A266:A270"/>
+    <mergeCell ref="B266:B270"/>
+    <mergeCell ref="C266:C270"/>
+    <mergeCell ref="D266:D270"/>
+    <mergeCell ref="E266:E270"/>
+    <mergeCell ref="F266:F270"/>
+    <mergeCell ref="G266:G270"/>
+    <mergeCell ref="H266:H270"/>
+    <mergeCell ref="I266:I270"/>
+    <mergeCell ref="A271:A274"/>
+    <mergeCell ref="B271:B274"/>
+    <mergeCell ref="C271:C274"/>
+    <mergeCell ref="D271:D274"/>
+    <mergeCell ref="E271:E274"/>
+    <mergeCell ref="F271:F274"/>
+    <mergeCell ref="G271:G274"/>
+    <mergeCell ref="H271:H274"/>
+    <mergeCell ref="I271:I274"/>
+    <mergeCell ref="A275:A279"/>
+    <mergeCell ref="B275:B279"/>
+    <mergeCell ref="C275:C279"/>
+    <mergeCell ref="D275:D279"/>
+    <mergeCell ref="E275:E279"/>
+    <mergeCell ref="F275:F279"/>
+    <mergeCell ref="G275:G279"/>
+    <mergeCell ref="H275:H279"/>
+    <mergeCell ref="I275:I279"/>
+    <mergeCell ref="A280:A284"/>
+    <mergeCell ref="B280:B284"/>
+    <mergeCell ref="C280:C284"/>
+    <mergeCell ref="D280:D284"/>
+    <mergeCell ref="E280:E284"/>
+    <mergeCell ref="F280:F284"/>
+    <mergeCell ref="G280:G284"/>
+    <mergeCell ref="H280:H284"/>
+    <mergeCell ref="I280:I284"/>
+    <mergeCell ref="A285:A289"/>
+    <mergeCell ref="B285:B289"/>
+    <mergeCell ref="C285:C289"/>
+    <mergeCell ref="D285:D289"/>
+    <mergeCell ref="E285:E289"/>
+    <mergeCell ref="F285:F289"/>
+    <mergeCell ref="G285:G289"/>
+    <mergeCell ref="H285:H289"/>
+    <mergeCell ref="I285:I289"/>
+    <mergeCell ref="A290:A294"/>
+    <mergeCell ref="B290:B294"/>
+    <mergeCell ref="C290:C294"/>
+    <mergeCell ref="D290:D294"/>
+    <mergeCell ref="E290:E294"/>
+    <mergeCell ref="F290:F294"/>
+    <mergeCell ref="G290:G294"/>
+    <mergeCell ref="H290:H294"/>
+    <mergeCell ref="I290:I294"/>
+    <mergeCell ref="A295:A297"/>
+    <mergeCell ref="B295:B297"/>
+    <mergeCell ref="C295:C297"/>
+    <mergeCell ref="D295:D297"/>
+    <mergeCell ref="E295:E297"/>
+    <mergeCell ref="F295:F297"/>
+    <mergeCell ref="G295:G297"/>
+    <mergeCell ref="H295:H297"/>
+    <mergeCell ref="I295:I297"/>
+    <mergeCell ref="A298:A300"/>
+    <mergeCell ref="B298:B300"/>
+    <mergeCell ref="C298:C300"/>
+    <mergeCell ref="D298:D300"/>
+    <mergeCell ref="E298:E300"/>
+    <mergeCell ref="F298:F300"/>
+    <mergeCell ref="G298:G300"/>
+    <mergeCell ref="H298:H300"/>
+    <mergeCell ref="I298:I300"/>
+    <mergeCell ref="A301:A304"/>
+    <mergeCell ref="B301:B304"/>
+    <mergeCell ref="C301:C304"/>
+    <mergeCell ref="D301:D304"/>
+    <mergeCell ref="E301:E304"/>
+    <mergeCell ref="F301:F304"/>
+    <mergeCell ref="G301:G304"/>
+    <mergeCell ref="H301:H304"/>
+    <mergeCell ref="I301:I304"/>
+    <mergeCell ref="A305:A308"/>
+    <mergeCell ref="B305:B308"/>
+    <mergeCell ref="C305:C308"/>
+    <mergeCell ref="D305:D308"/>
+    <mergeCell ref="E305:E308"/>
+    <mergeCell ref="F305:F308"/>
+    <mergeCell ref="G305:G308"/>
+    <mergeCell ref="H305:H308"/>
+    <mergeCell ref="I305:I308"/>
+    <mergeCell ref="A309:A313"/>
+    <mergeCell ref="B309:B313"/>
+    <mergeCell ref="C309:C313"/>
+    <mergeCell ref="D309:D313"/>
+    <mergeCell ref="E309:E313"/>
+    <mergeCell ref="F309:F313"/>
+    <mergeCell ref="G309:G313"/>
+    <mergeCell ref="H309:H313"/>
+    <mergeCell ref="I309:I313"/>
+    <mergeCell ref="A314:A316"/>
+    <mergeCell ref="B314:B316"/>
+    <mergeCell ref="C314:C316"/>
+    <mergeCell ref="D314:D316"/>
+    <mergeCell ref="E314:E316"/>
+    <mergeCell ref="F314:F316"/>
+    <mergeCell ref="G314:G316"/>
+    <mergeCell ref="H314:H316"/>
+    <mergeCell ref="I314:I316"/>
+    <mergeCell ref="A317:A321"/>
+    <mergeCell ref="B317:B321"/>
+    <mergeCell ref="C317:C321"/>
+    <mergeCell ref="D317:D321"/>
+    <mergeCell ref="E317:E321"/>
+    <mergeCell ref="F317:F321"/>
+    <mergeCell ref="G317:G321"/>
+    <mergeCell ref="H317:H321"/>
+    <mergeCell ref="I317:I321"/>
+    <mergeCell ref="A322:A326"/>
+    <mergeCell ref="B322:B326"/>
+    <mergeCell ref="C322:C326"/>
+    <mergeCell ref="D322:D326"/>
+    <mergeCell ref="E322:E326"/>
+    <mergeCell ref="F322:F326"/>
+    <mergeCell ref="G322:G326"/>
+    <mergeCell ref="H322:H326"/>
+    <mergeCell ref="I322:I326"/>
+    <mergeCell ref="A327:A329"/>
+    <mergeCell ref="B327:B329"/>
+    <mergeCell ref="C327:C329"/>
+    <mergeCell ref="D327:D329"/>
+    <mergeCell ref="E327:E329"/>
+    <mergeCell ref="F327:F329"/>
+    <mergeCell ref="G327:G329"/>
+    <mergeCell ref="H327:H329"/>
+    <mergeCell ref="I327:I329"/>
+    <mergeCell ref="A330:A334"/>
+    <mergeCell ref="B330:B334"/>
+    <mergeCell ref="C330:C334"/>
+    <mergeCell ref="D330:D334"/>
+    <mergeCell ref="E330:E334"/>
+    <mergeCell ref="F330:F334"/>
+    <mergeCell ref="G330:G334"/>
+    <mergeCell ref="H330:H334"/>
+    <mergeCell ref="I330:I334"/>
+    <mergeCell ref="A335:A339"/>
+    <mergeCell ref="B335:B339"/>
+    <mergeCell ref="C335:C339"/>
+    <mergeCell ref="D335:D339"/>
+    <mergeCell ref="E335:E339"/>
+    <mergeCell ref="F335:F339"/>
+    <mergeCell ref="G335:G339"/>
+    <mergeCell ref="H335:H339"/>
+    <mergeCell ref="I335:I339"/>
+    <mergeCell ref="A340:A343"/>
+    <mergeCell ref="B340:B343"/>
+    <mergeCell ref="C340:C343"/>
+    <mergeCell ref="D340:D343"/>
+    <mergeCell ref="E340:E343"/>
+    <mergeCell ref="F340:F343"/>
+    <mergeCell ref="G340:G343"/>
+    <mergeCell ref="H340:H343"/>
+    <mergeCell ref="I340:I343"/>
+    <mergeCell ref="A344:A347"/>
+    <mergeCell ref="B344:B347"/>
+    <mergeCell ref="C344:C347"/>
+    <mergeCell ref="D344:D347"/>
+    <mergeCell ref="E344:E347"/>
+    <mergeCell ref="F344:F347"/>
+    <mergeCell ref="G344:G347"/>
+    <mergeCell ref="H344:H347"/>
+    <mergeCell ref="I344:I347"/>
+    <mergeCell ref="A348:A351"/>
+    <mergeCell ref="B348:B351"/>
+    <mergeCell ref="C348:C351"/>
+    <mergeCell ref="D348:D351"/>
+    <mergeCell ref="E348:E351"/>
+    <mergeCell ref="F348:F351"/>
+    <mergeCell ref="G348:G351"/>
+    <mergeCell ref="H348:H351"/>
+    <mergeCell ref="I348:I351"/>
+    <mergeCell ref="A352:A353"/>
+    <mergeCell ref="B352:B353"/>
+    <mergeCell ref="C352:C353"/>
+    <mergeCell ref="D352:D353"/>
+    <mergeCell ref="E352:E353"/>
+    <mergeCell ref="F352:F353"/>
+    <mergeCell ref="G352:G353"/>
+    <mergeCell ref="H352:H353"/>
+    <mergeCell ref="I352:I353"/>
     <mergeCell ref="A354:A356"/>
     <mergeCell ref="B354:B356"/>
     <mergeCell ref="C354:C356"/>
     <mergeCell ref="D354:D356"/>
     <mergeCell ref="E354:E356"/>
     <mergeCell ref="F354:F356"/>
     <mergeCell ref="G354:G356"/>
     <mergeCell ref="H354:H356"/>
     <mergeCell ref="I354:I356"/>
-    <mergeCell ref="A357:A358"/>
-[...232 lines deleted...]
-    <mergeCell ref="I451:I455"/>
+    <mergeCell ref="A357:A360"/>
+    <mergeCell ref="B357:B360"/>
+    <mergeCell ref="C357:C360"/>
+    <mergeCell ref="D357:D360"/>
+    <mergeCell ref="E357:E360"/>
+    <mergeCell ref="F357:F360"/>
+    <mergeCell ref="G357:G360"/>
+    <mergeCell ref="H357:H360"/>
+    <mergeCell ref="I357:I360"/>
+    <mergeCell ref="A361:A364"/>
+    <mergeCell ref="B361:B364"/>
+    <mergeCell ref="C361:C364"/>
+    <mergeCell ref="D361:D364"/>
+    <mergeCell ref="E361:E364"/>
+    <mergeCell ref="F361:F364"/>
+    <mergeCell ref="G361:G364"/>
+    <mergeCell ref="H361:H364"/>
+    <mergeCell ref="I361:I364"/>
+    <mergeCell ref="A365:A369"/>
+    <mergeCell ref="B365:B369"/>
+    <mergeCell ref="C365:C369"/>
+    <mergeCell ref="D365:D369"/>
+    <mergeCell ref="E365:E369"/>
+    <mergeCell ref="F365:F369"/>
+    <mergeCell ref="G365:G369"/>
+    <mergeCell ref="H365:H369"/>
+    <mergeCell ref="I365:I369"/>
+    <mergeCell ref="A370:A374"/>
+    <mergeCell ref="B370:B374"/>
+    <mergeCell ref="C370:C374"/>
+    <mergeCell ref="D370:D374"/>
+    <mergeCell ref="E370:E374"/>
+    <mergeCell ref="F370:F374"/>
+    <mergeCell ref="G370:G374"/>
+    <mergeCell ref="H370:H374"/>
+    <mergeCell ref="I370:I374"/>
+    <mergeCell ref="A375:A378"/>
+    <mergeCell ref="B375:B378"/>
+    <mergeCell ref="C375:C378"/>
+    <mergeCell ref="D375:D378"/>
+    <mergeCell ref="E375:E378"/>
+    <mergeCell ref="F375:F378"/>
+    <mergeCell ref="G375:G378"/>
+    <mergeCell ref="H375:H378"/>
+    <mergeCell ref="I375:I378"/>
+    <mergeCell ref="A379:A382"/>
+    <mergeCell ref="B379:B382"/>
+    <mergeCell ref="C379:C382"/>
+    <mergeCell ref="D379:D382"/>
+    <mergeCell ref="E379:E382"/>
+    <mergeCell ref="F379:F382"/>
+    <mergeCell ref="G379:G382"/>
+    <mergeCell ref="H379:H382"/>
+    <mergeCell ref="I379:I382"/>
+    <mergeCell ref="A383:A387"/>
+    <mergeCell ref="B383:B387"/>
+    <mergeCell ref="C383:C387"/>
+    <mergeCell ref="D383:D387"/>
+    <mergeCell ref="E383:E387"/>
+    <mergeCell ref="F383:F387"/>
+    <mergeCell ref="G383:G387"/>
+    <mergeCell ref="H383:H387"/>
+    <mergeCell ref="I383:I387"/>
+    <mergeCell ref="A388:A392"/>
+    <mergeCell ref="B388:B392"/>
+    <mergeCell ref="C388:C392"/>
+    <mergeCell ref="D388:D392"/>
+    <mergeCell ref="E388:E392"/>
+    <mergeCell ref="F388:F392"/>
+    <mergeCell ref="G388:G392"/>
+    <mergeCell ref="H388:H392"/>
+    <mergeCell ref="I388:I392"/>
+    <mergeCell ref="A393:A397"/>
+    <mergeCell ref="B393:B397"/>
+    <mergeCell ref="C393:C397"/>
+    <mergeCell ref="D393:D397"/>
+    <mergeCell ref="E393:E397"/>
+    <mergeCell ref="F393:F397"/>
+    <mergeCell ref="G393:G397"/>
+    <mergeCell ref="H393:H397"/>
+    <mergeCell ref="I393:I397"/>
+    <mergeCell ref="A398:A402"/>
+    <mergeCell ref="B398:B402"/>
+    <mergeCell ref="C398:C402"/>
+    <mergeCell ref="D398:D402"/>
+    <mergeCell ref="E398:E402"/>
+    <mergeCell ref="F398:F402"/>
+    <mergeCell ref="G398:G402"/>
+    <mergeCell ref="H398:H402"/>
+    <mergeCell ref="I398:I402"/>
+    <mergeCell ref="A403:A406"/>
+    <mergeCell ref="B403:B406"/>
+    <mergeCell ref="C403:C406"/>
+    <mergeCell ref="D403:D406"/>
+    <mergeCell ref="E403:E406"/>
+    <mergeCell ref="F403:F406"/>
+    <mergeCell ref="G403:G406"/>
+    <mergeCell ref="H403:H406"/>
+    <mergeCell ref="I403:I406"/>
+    <mergeCell ref="A407:A410"/>
+    <mergeCell ref="B407:B410"/>
+    <mergeCell ref="C407:C410"/>
+    <mergeCell ref="D407:D410"/>
+    <mergeCell ref="E407:E410"/>
+    <mergeCell ref="F407:F410"/>
+    <mergeCell ref="G407:G410"/>
+    <mergeCell ref="H407:H410"/>
+    <mergeCell ref="I407:I410"/>
+    <mergeCell ref="A411:A413"/>
+    <mergeCell ref="B411:B413"/>
+    <mergeCell ref="C411:C413"/>
+    <mergeCell ref="D411:D413"/>
+    <mergeCell ref="E411:E413"/>
+    <mergeCell ref="F411:F413"/>
+    <mergeCell ref="G411:G413"/>
+    <mergeCell ref="H411:H413"/>
+    <mergeCell ref="I411:I413"/>
+    <mergeCell ref="A414:A416"/>
+    <mergeCell ref="B414:B416"/>
+    <mergeCell ref="C414:C416"/>
+    <mergeCell ref="D414:D416"/>
+    <mergeCell ref="E414:E416"/>
+    <mergeCell ref="F414:F416"/>
+    <mergeCell ref="G414:G416"/>
+    <mergeCell ref="H414:H416"/>
+    <mergeCell ref="I414:I416"/>
+    <mergeCell ref="A418:A419"/>
+    <mergeCell ref="B418:B419"/>
+    <mergeCell ref="C418:C419"/>
+    <mergeCell ref="D418:D419"/>
+    <mergeCell ref="E418:E419"/>
+    <mergeCell ref="F418:F419"/>
+    <mergeCell ref="G418:G419"/>
+    <mergeCell ref="H418:H419"/>
+    <mergeCell ref="I418:I419"/>
+    <mergeCell ref="A420:A422"/>
+    <mergeCell ref="B420:B422"/>
+    <mergeCell ref="C420:C422"/>
+    <mergeCell ref="D420:D422"/>
+    <mergeCell ref="E420:E422"/>
+    <mergeCell ref="F420:F422"/>
+    <mergeCell ref="G420:G422"/>
+    <mergeCell ref="H420:H422"/>
+    <mergeCell ref="I420:I422"/>
+    <mergeCell ref="A423:A424"/>
+    <mergeCell ref="B423:B424"/>
+    <mergeCell ref="C423:C424"/>
+    <mergeCell ref="D423:D424"/>
+    <mergeCell ref="E423:E424"/>
+    <mergeCell ref="F423:F424"/>
+    <mergeCell ref="G423:G424"/>
+    <mergeCell ref="H423:H424"/>
+    <mergeCell ref="I423:I424"/>
+    <mergeCell ref="A425:A426"/>
+    <mergeCell ref="B425:B426"/>
+    <mergeCell ref="C425:C426"/>
+    <mergeCell ref="D425:D426"/>
+    <mergeCell ref="E425:E426"/>
+    <mergeCell ref="F425:F426"/>
+    <mergeCell ref="G425:G426"/>
+    <mergeCell ref="H425:H426"/>
+    <mergeCell ref="I425:I426"/>
+    <mergeCell ref="A427:A428"/>
+    <mergeCell ref="B427:B428"/>
+    <mergeCell ref="C427:C428"/>
+    <mergeCell ref="D427:D428"/>
+    <mergeCell ref="E427:E428"/>
+    <mergeCell ref="F427:F428"/>
+    <mergeCell ref="G427:G428"/>
+    <mergeCell ref="H427:H428"/>
+    <mergeCell ref="I427:I428"/>
+    <mergeCell ref="A429:A430"/>
+    <mergeCell ref="B429:B430"/>
+    <mergeCell ref="C429:C430"/>
+    <mergeCell ref="D429:D430"/>
+    <mergeCell ref="E429:E430"/>
+    <mergeCell ref="F429:F430"/>
+    <mergeCell ref="G429:G430"/>
+    <mergeCell ref="H429:H430"/>
+    <mergeCell ref="I429:I430"/>
+    <mergeCell ref="A431:A433"/>
+    <mergeCell ref="B431:B433"/>
+    <mergeCell ref="C431:C433"/>
+    <mergeCell ref="D431:D433"/>
+    <mergeCell ref="E431:E433"/>
+    <mergeCell ref="F431:F433"/>
+    <mergeCell ref="G431:G433"/>
+    <mergeCell ref="H431:H433"/>
+    <mergeCell ref="I431:I433"/>
+    <mergeCell ref="A435:A436"/>
+    <mergeCell ref="B435:B436"/>
+    <mergeCell ref="C435:C436"/>
+    <mergeCell ref="D435:D436"/>
+    <mergeCell ref="E435:E436"/>
+    <mergeCell ref="F435:F436"/>
+    <mergeCell ref="G435:G436"/>
+    <mergeCell ref="H435:H436"/>
+    <mergeCell ref="I435:I436"/>
+    <mergeCell ref="A437:A441"/>
+    <mergeCell ref="B437:B441"/>
+    <mergeCell ref="C437:C441"/>
+    <mergeCell ref="D437:D441"/>
+    <mergeCell ref="E437:E441"/>
+    <mergeCell ref="F437:F441"/>
+    <mergeCell ref="G437:G441"/>
+    <mergeCell ref="H437:H441"/>
+    <mergeCell ref="I437:I441"/>
+    <mergeCell ref="A442:A446"/>
+    <mergeCell ref="B442:B446"/>
+    <mergeCell ref="C442:C446"/>
+    <mergeCell ref="D442:D446"/>
+    <mergeCell ref="E442:E446"/>
+    <mergeCell ref="F442:F446"/>
+    <mergeCell ref="G442:G446"/>
+    <mergeCell ref="H442:H446"/>
+    <mergeCell ref="I442:I446"/>
+    <mergeCell ref="A447:A450"/>
+    <mergeCell ref="B447:B450"/>
+    <mergeCell ref="C447:C450"/>
+    <mergeCell ref="D447:D450"/>
+    <mergeCell ref="E447:E450"/>
+    <mergeCell ref="F447:F450"/>
+    <mergeCell ref="G447:G450"/>
+    <mergeCell ref="H447:H450"/>
+    <mergeCell ref="I447:I450"/>
+    <mergeCell ref="A452:A455"/>
+    <mergeCell ref="B452:B455"/>
+    <mergeCell ref="C452:C455"/>
+    <mergeCell ref="D452:D455"/>
+    <mergeCell ref="E452:E455"/>
+    <mergeCell ref="F452:F455"/>
+    <mergeCell ref="G452:G455"/>
+    <mergeCell ref="H452:H455"/>
+    <mergeCell ref="I452:I455"/>
     <mergeCell ref="A456:A460"/>
     <mergeCell ref="B456:B460"/>
     <mergeCell ref="C456:C460"/>
     <mergeCell ref="D456:D460"/>
     <mergeCell ref="E456:E460"/>
     <mergeCell ref="F456:F460"/>
     <mergeCell ref="G456:G460"/>
     <mergeCell ref="H456:H460"/>
     <mergeCell ref="I456:I460"/>
-    <mergeCell ref="A461:A463"/>
-[...70 lines deleted...]
-    <mergeCell ref="I489:I493"/>
+    <mergeCell ref="A461:A465"/>
+    <mergeCell ref="B461:B465"/>
+    <mergeCell ref="C461:C465"/>
+    <mergeCell ref="D461:D465"/>
+    <mergeCell ref="E461:E465"/>
+    <mergeCell ref="F461:F465"/>
+    <mergeCell ref="G461:G465"/>
+    <mergeCell ref="H461:H465"/>
+    <mergeCell ref="I461:I465"/>
+    <mergeCell ref="A466:A470"/>
+    <mergeCell ref="B466:B470"/>
+    <mergeCell ref="C466:C470"/>
+    <mergeCell ref="D466:D470"/>
+    <mergeCell ref="E466:E470"/>
+    <mergeCell ref="F466:F470"/>
+    <mergeCell ref="G466:G470"/>
+    <mergeCell ref="H466:H470"/>
+    <mergeCell ref="I466:I470"/>
+    <mergeCell ref="A471:A474"/>
+    <mergeCell ref="B471:B474"/>
+    <mergeCell ref="C471:C474"/>
+    <mergeCell ref="D471:D474"/>
+    <mergeCell ref="E471:E474"/>
+    <mergeCell ref="F471:F474"/>
+    <mergeCell ref="G471:G474"/>
+    <mergeCell ref="H471:H474"/>
+    <mergeCell ref="I471:I474"/>
+    <mergeCell ref="A475:A479"/>
+    <mergeCell ref="B475:B479"/>
+    <mergeCell ref="C475:C479"/>
+    <mergeCell ref="D475:D479"/>
+    <mergeCell ref="E475:E479"/>
+    <mergeCell ref="F475:F479"/>
+    <mergeCell ref="G475:G479"/>
+    <mergeCell ref="H475:H479"/>
+    <mergeCell ref="I475:I479"/>
+    <mergeCell ref="A480:A484"/>
+    <mergeCell ref="B480:B484"/>
+    <mergeCell ref="C480:C484"/>
+    <mergeCell ref="D480:D484"/>
+    <mergeCell ref="E480:E484"/>
+    <mergeCell ref="F480:F484"/>
+    <mergeCell ref="G480:G484"/>
+    <mergeCell ref="H480:H484"/>
+    <mergeCell ref="I480:I484"/>
+    <mergeCell ref="A485:A489"/>
+    <mergeCell ref="B485:B489"/>
+    <mergeCell ref="C485:C489"/>
+    <mergeCell ref="D485:D489"/>
+    <mergeCell ref="E485:E489"/>
+    <mergeCell ref="F485:F489"/>
+    <mergeCell ref="G485:G489"/>
+    <mergeCell ref="H485:H489"/>
+    <mergeCell ref="I485:I489"/>
+    <mergeCell ref="A490:A493"/>
+    <mergeCell ref="B490:B493"/>
+    <mergeCell ref="C490:C493"/>
+    <mergeCell ref="D490:D493"/>
+    <mergeCell ref="E490:E493"/>
+    <mergeCell ref="F490:F493"/>
+    <mergeCell ref="G490:G493"/>
+    <mergeCell ref="H490:H493"/>
+    <mergeCell ref="I490:I493"/>
     <mergeCell ref="A494:A496"/>
     <mergeCell ref="B494:B496"/>
     <mergeCell ref="C494:C496"/>
     <mergeCell ref="D494:D496"/>
     <mergeCell ref="E494:E496"/>
     <mergeCell ref="F494:F496"/>
     <mergeCell ref="G494:G496"/>
     <mergeCell ref="H494:H496"/>
     <mergeCell ref="I494:I496"/>
-    <mergeCell ref="A497:A499"/>
-[...457 lines deleted...]
-    <mergeCell ref="I696:I699"/>
+    <mergeCell ref="A497:A501"/>
+    <mergeCell ref="B497:B501"/>
+    <mergeCell ref="C497:C501"/>
+    <mergeCell ref="D497:D501"/>
+    <mergeCell ref="E497:E501"/>
+    <mergeCell ref="F497:F501"/>
+    <mergeCell ref="G497:G501"/>
+    <mergeCell ref="H497:H501"/>
+    <mergeCell ref="I497:I501"/>
+    <mergeCell ref="A502:A506"/>
+    <mergeCell ref="B502:B506"/>
+    <mergeCell ref="C502:C506"/>
+    <mergeCell ref="D502:D506"/>
+    <mergeCell ref="E502:E506"/>
+    <mergeCell ref="F502:F506"/>
+    <mergeCell ref="G502:G506"/>
+    <mergeCell ref="H502:H506"/>
+    <mergeCell ref="I502:I506"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>